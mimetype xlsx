--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -54,879 +54,879 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ildo Venzke</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/14/mensagem_legislativa_11.2022.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/14/mensagem_legislativa_11.2022.pdf</t>
   </si>
   <si>
     <t>Denomina de Reoly Mota Vieira a via localizada na rua João Gularte, Vila Nova, que no momento está nominada como Travessa 1.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Marcelo Romig Maron</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_ordinaria_loteamento_iahnke.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_ordinaria_loteamento_iahnke.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA "A" DO LOTEAMENTO IAHNKE, APROVADO PELA PREFEITURA DE CANGUÇU, LOCALIZADO NO BAIRRO TRIÂNGULO DE PROPRIEDADE DE SANDRA MARIA JACONDINO IAHNKE E NILTON GOUVEA IAHNKE, RECEBA  COMO DENOMINAÇÃO "RUA DARIO MOTTA JACONDINO".</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jardel Souza de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_no_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_no_2.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento, encascalhamento e alargamento na estrada do Rincão dos Cravos, 4º Distrito.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Cesar Augusto Bitencourt Madrid</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/32/encascalhamento_e_patrolamento__na_estrada_da_coxilha_dos_cunhas_que_liga_coxilha_dos_piegas_ate_a_ers_265..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/32/encascalhamento_e_patrolamento__na_estrada_da_coxilha_dos_cunhas_que_liga_coxilha_dos_piegas_ate_a_ers_265..docx</t>
   </si>
   <si>
     <t>Encascalhamento e Patrolamento  na Estrada da Coxilha dos Cunhas que liga Coxilha dos Piegas até a ERS 265.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/33/manutencao_com_urgencia_na_ponte_no_corredor_do_falecido_dr_elton_que_liga_a_coxilha_dos_cavalheiros_fotos_em_anexo..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/33/manutencao_com_urgencia_na_ponte_no_corredor_do_falecido_dr_elton_que_liga_a_coxilha_dos_cavalheiros_fotos_em_anexo..docx</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM URGÊNCIA na ponte no Corredor do falecido Dr Elton que liga a Coxilha dos Cavalheiros (fotos em anexo).</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Iasmin Roloff Rutz</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/35/coxilha_dos_cunhas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/35/coxilha_dos_cunhas.docx</t>
   </si>
   <si>
     <t>Solicito Patrolamento, alargamento, encascalhamento, limpeza de valetas e vegetação na estrada principal e corredores que dão acesso às propriedades na Coxilha dos Cunhas, 1° distrito.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/36/santa_clara_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/36/santa_clara_1.docx</t>
   </si>
   <si>
     <t>Solicito Patrolamento, alargamento, encascalhamento, limpeza de valetas e vegetação na estrada principal e corredores que dão acesso às propriedades na Santa Clara, 1° distrito.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/39/encascalhamento_na_estrada_principal_passo_do_maria_antonia_proximo_residencia_luiz_carlos..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/39/encascalhamento_na_estrada_principal_passo_do_maria_antonia_proximo_residencia_luiz_carlos..docx</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO NA ESTRADA PRINCIPAL PASSO DO MARIA ANTÔNIA (PRÓXIMO RESIDÊNCIA LUIZ CARLOS).</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Carlos Eduardo Domingues Martins (Dudu)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/45/patrolemento_da_estrada_do_remanso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/45/patrolemento_da_estrada_do_remanso.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento e cascalhamento da Estrada do Remanso</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/46/manutencao_de_ponte_na_serra_dos_nunes.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/46/manutencao_de_ponte_na_serra_dos_nunes.docx</t>
   </si>
   <si>
     <t>Solicito que seja feita a manutenção na ponte da Serra dos Nunes</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/47/patrolamento_do_rincao_do_progresso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/47/patrolamento_do_rincao_do_progresso.docx</t>
   </si>
   <si>
     <t>Solicito que seja feito o patrolamento e cascalhamento do Rincão do Progresso</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/48/patrolamento_da_santa_clara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/48/patrolamento_da_santa_clara.docx</t>
   </si>
   <si>
     <t>Solicito o patrolamento da Santa Clara</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/49/requerimento_patrolamento_do_distrito_industrial.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/49/requerimento_patrolamento_do_distrito_industrial.docx</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento  no corredor do Distrito Industrial e colocação de boeiros</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/50/patrolamento_da_serra_dos_gomes.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/50/patrolamento_da_serra_dos_gomes.docx</t>
   </si>
   <si>
     <t>Solicito o patrolamento e cascalhamento na Serra dos Gomes</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/52/patrolamento_no_corredor_alto_alegre_5o_distrito_passando_a_residencia_do_senhor_renato_fonseca_primeiro_corredor_a_esquerda..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/52/patrolamento_no_corredor_alto_alegre_5o_distrito_passando_a_residencia_do_senhor_renato_fonseca_primeiro_corredor_a_esquerda..docx</t>
   </si>
   <si>
     <t>Patrolamento no corredor Alto Alegre, 5º distrito, passando a residência do Senhor Renato Fonseca, primeiro corredor a esquerda.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/56/patrolamento_e_encascalhamento__no_corredor_entrando_antiga_padaria_mercedita_no_alto_alegre_ate_o_assentamento_do_salso..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/56/patrolamento_e_encascalhamento__no_corredor_entrando_antiga_padaria_mercedita_no_alto_alegre_ate_o_assentamento_do_salso..docx</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento  no corredor entrando antiga Padaria Mercedita no Alto Alegre até Associação do Salso.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Francisco Romeu da Silva Vilela (Xico Vilela)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_estrada_gloria.dotx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_estrada_gloria.dotx</t>
   </si>
   <si>
     <t>Solicito patrolamento, alargamento e cascalho onde necessário na estrada principal e corredores do Glória, 1º Distrito.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/70/requerimento_no_5.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/70/requerimento_no_5.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA: Que seja feita a troca das lâmpadas que estão queimadas no trevo principal de acesso a cidade.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/72/manutencao_de_ponte_na_areieira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/72/manutencao_de_ponte_na_areieira.docx</t>
   </si>
   <si>
     <t>Manutenção de Ponte.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/73/patrolamento_no_saraiva.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/73/patrolamento_no_saraiva.docx</t>
   </si>
   <si>
     <t>Patrolamento</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/74/requerimento_no_6.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/74/requerimento_no_6.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento, alargamento e encascalhamento na estrada do Passo do Rosa, 4° Distrito.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/75/requerimento_no_7.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/75/requerimento_no_7.docx</t>
   </si>
   <si>
     <t>Solicito reparos urgente na ponte localizada no Corredor dos Ferreira (corredor este que liga Passo do saraiva com Passo do Lourenço), 4° Distrito.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_131.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Alargamento  da estrada que entra na antiga Escola Carlos Moreria que desce pra chácara do Agobar Iunk.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/81/manutencao_da_ponte_do_21.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/81/manutencao_da_ponte_do_21.docx</t>
   </si>
   <si>
     <t>Solicito Manutenção na Ponte do 21 no 5° Distrito de Canguçu.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/83/requerimento_no_8.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/83/requerimento_no_8.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento na Rua Eli Paiva Coelho, na Vila Mesko.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/84/cox._dos_cunhas_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/84/cox._dos_cunhas_1.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento, alargamento, limpeza de valetas e vegetação na estrada principal e corredores com urgência, na Coxilha dos Cunhas, 1° distrito.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/85/rua_agelo_grana_garcia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/85/rua_agelo_grana_garcia.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento na rua Ângelo Grana Garcia, no bairro Triângulo.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/87/requerimento_no_10.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/87/requerimento_no_10.docx</t>
   </si>
   <si>
     <t>Solicito a instalação de um abrigo na entrada do corredor que da acesso a residência do Senhor Paulo Roberto Souza, no Assentamento Arroio das Pedras, 5º distrito.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/90/patrolamento_do_rincao_do_progresso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/90/patrolamento_do_rincao_do_progresso.docx</t>
   </si>
   <si>
     <t>Patrolamento na estrada principal do Rincão do Progresso.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/91/patrolamento_do_rincao_dos_nunes.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/91/patrolamento_do_rincao_dos_nunes.docx</t>
   </si>
   <si>
     <t>Patrolamento na estrada da Serra dos Nunes.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/92/patrolamento_da_pedra_alta.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/92/patrolamento_da_pedra_alta.docx</t>
   </si>
   <si>
     <t>Patrolamento na Estrada da Pedra Alta.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/93/patrolamento_serra_dos_almeidas_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/93/patrolamento_serra_dos_almeidas_1.docx</t>
   </si>
   <si>
     <t>Patrolamento na Estrada da Serra dos Almeidas.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/94/patrolamento_lombo_de_porco.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/94/patrolamento_lombo_de_porco.pdf</t>
   </si>
   <si>
     <t>Patrolamento da estrada Lombo de Porco.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_no_12.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_no_12.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento, encascalhamento e alargamento no corredor do miquita, no Faxinal, 3º distrito.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Arion Braga</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/123/1605_requerimento_-_ponte_dos_soares.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/123/1605_requerimento_-_ponte_dos_soares.docx</t>
   </si>
   <si>
     <t>Solicito que seja feito os devidos reparos na ponte no Posto Branco, 1º Distrito, corredor que entra ao lado da Comunidade Santa Rita de Cássia (denominado Corredor dos Soares). Pois a mesma quebrou após a passagem de um caminhão, impossibilitando a trafegabilidade normal no referido local, causando transtornos a todos daquela localidade e a possibilidade eminente de acidentes. Solicita-se ainda, que seja colocada com urgência sinalização de ambos os lados, pela dificuldade de fazer o retorno, principalmente de veículos de grande porte.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/128/requerimento_no_17.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/128/requerimento_no_17.docx</t>
   </si>
   <si>
     <t>Solicito que de forma urgente sejam iniciadas as obras de reconstrução da Ponte do Lajeado, no Rincão dos Cravos, 4° distrito.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_no_15.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_no_15.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento, alargamento e encascalhamento no Travessão que liga o Passo da Canoa ao Passo do Lajeado.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_no_14.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_no_14.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento, encascalhamento e alargamento no Rincão dos Marques (fim da linha) até o Passo do Rosa, no 4º distrito.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_no_16.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_no_16.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento, alargamento e encascalhamento na estrada principal do Rincão dos Cravos.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/132/construcao_de_abrigo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/132/construcao_de_abrigo.docx</t>
   </si>
   <si>
     <t>Construção de um abrigo.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/133/solidez.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/133/solidez.docx</t>
   </si>
   <si>
     <t>Patrolamento na estrada principal da solidez</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/332/cascalhamento_guara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/332/cascalhamento_guara.docx</t>
   </si>
   <si>
     <t>Cascalhamento no corredor do Guará (que entra na Venda da Lagoa e sai no Corredor Primavera)</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Oraci de Souza Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_oraci.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_oraci.docx</t>
   </si>
   <si>
     <t>Construção de um abrigo de ônibus na 1º subida da Picada dos Corvos, 1º distrito.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/346/patrolamento_serra_dos_nunes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/346/patrolamento_serra_dos_nunes.pdf</t>
   </si>
   <si>
     <t>Patrolamento da Estrada da Serra dos Nunes.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/347/patrolamento_na_estrada_do_ibra.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/347/patrolamento_na_estrada_do_ibra.docx</t>
   </si>
   <si>
     <t>Patrolamento da estrada do Ibra.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_no_30.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_no_30.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento e encascalhamento na estrada da Coxilha dos Piegas e Maria Antônia, 4º distrito.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_33.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_33.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento e encascalhamento nas ruas da Vila Lelo.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_no_36.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_no_36.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento e encascalhamento no travessão que entra no Carlos Lemke e sai no Herval, na Solidez, 1º distrito.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/395/manutencao_da_ponte_eno_wachols.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/395/manutencao_da_ponte_eno_wachols.docx</t>
   </si>
   <si>
     <t>Manutenção com urgência da ponte próximo ao Eno  Wachows  quem vai em direção ao Rincão dos Maias, pois esta prestes a cair e oferecendo grande risco a população que por este local se desloca.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/410/coxilha_dods_amaral.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/410/coxilha_dods_amaral.docx</t>
   </si>
   <si>
     <t>Solicito patrolamento e especialmente encascalhamento na estrada da Coxilha dos Amaral, em direção ao Passo da Areia, 1ºDistrito.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/429/em_frete_a_igreja_unidos_em_cristo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/429/em_frete_a_igreja_unidos_em_cristo.docx</t>
   </si>
   <si>
     <t>Solicito com urgência, a colocação de um bueiro na Baixada do Rodeio em frete a Igreja Unidos em Cristo, 3° distrito.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/432/estrada_da_chacrinha.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/432/estrada_da_chacrinha.docx</t>
   </si>
   <si>
     <t>Solicito com urgência, a colocação de um bueiro na estrada principal do Ibra passando a ponte dos Oliveiras antes da entrada da chacrinha, 1° distrito.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/433/estrada_principal_da_baixada_do_rodeio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/433/estrada_principal_da_baixada_do_rodeio.docx</t>
   </si>
   <si>
     <t>Solicito com urgência, o patrolamento e encascalhamento na estrada principal da Baixada do Rodeio, 3° distrito.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_patrolamento_coxilha_dos_amaral.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_patrolamento_coxilha_dos_amaral.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA COXILHA DOS AMARAL, DO ARIANO MARQUES ATÉ O ARROIO DOS BORÓ- 1º DISTRITO.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/497/manutencao_da_ponte_ivon_peres.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/497/manutencao_da_ponte_ivon_peres.docx</t>
   </si>
   <si>
     <t>TROCA DE PRANCHÕES DA PONTE, ENTRANDO A ESQUERDA PASSANDO CEMITÉRIO PRÓXIMO AO IVON PERES.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/499/serra_dos_almeidas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/499/serra_dos_almeidas.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DA SERRA DOS ALMEIDAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/501/costa_do_bica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/501/costa_do_bica.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO BICA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/504/patrolamento_no_lombo_de_porco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/504/patrolamento_no_lombo_de_porco.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA LOMBO DE PORCO QUE SAI NO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/506/patrolamento_serra_dos_nunes.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/506/patrolamento_serra_dos_nunes.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA DA SERRA DOS NUNES E MANUTENÇÃO DA PONTE.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/507/patrolamento_e_ponte_dos_soares.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/507/patrolamento_e_ponte_dos_soares.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO NO CORREDOR DOS SOARES E CONSTRUÇÃO DA PONTE QUE ESTA CAIDA HÁ MAIS DE 1 ANO.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/521/arroio_das_pedras.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/521/arroio_das_pedras.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA QUE SEJA CONSERTADA A PONTE QUE SE LOCALIZA NA ESTRADA PRINCIPAL DO ARROIO DAS PEDRAS, 5° DISTRITO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/522/armada.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/522/armada.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA QUE SEJA CONSERTADA A PONTE QUE SE LOCALIZA NO CORREDOR DO PASSO DA GUARDA NA REGIÃO DA ARMADA, 5° DISTRITO.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/523/rincao_dos_cravos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/523/rincao_dos_cravos.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA QUE SEJA CONSERTADA A PONTE DO CORREDOR QUE LIGA A REGIÃO DO MARIA ANTÔNIA AO RINCÃO DOS CRAVOS. RESSALTO QUE JÁ FAZ TEMPO QUE A PONTE ESTÁ SEM CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/524/rincao_dos_cravos_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/524/rincao_dos_cravos_2.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA QUE SEJA CONSERTADA A PONTE NO RINCÃO DOS CRAVOS, PRÓXIMA À PROPRIEDADE DO JOÃO TAVARES.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PEDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/42/pedido_de_informacoes_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/42/pedido_de_informacoes_1.docx</t>
   </si>
   <si>
     <t>Informações sobre serviços terceirizados por parte da Prefeitura Municipal de Canguçu, em relação a manutenção de estradas e pontes no interior do municipio.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/57/informacoes_acerca_calcamento_na_rua_fernando_osorio..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/57/informacoes_acerca_calcamento_na_rua_fernando_osorio..docx</t>
   </si>
   <si>
     <t>Solicito que seja passado informações, referente ao calçamento da Rua Fernando Osório.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/58/britador.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/58/britador.docx</t>
   </si>
   <si>
     <t>Solicito que seja passado informações, referente ao britador móvel.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/59/solicito_que_seja_passado_informacoes_referente_ao_calcamento_da_rua_francisco_de_paula_jorge..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/59/solicito_que_seja_passado_informacoes_referente_ao_calcamento_da_rua_francisco_de_paula_jorge..docx</t>
   </si>
   <si>
     <t>Solicito que seja passado informações, referente ao calçamento da Rua Francisco de Paula Jorge.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/175/informacao_no_5.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/175/informacao_no_5.docx</t>
   </si>
   <si>
     <t>Pedido de informação sobre a faixa de segurança elevada em frente ao condomínio Pompílio da Fonseca.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/176/informacao_no_6.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/176/informacao_no_6.docx</t>
   </si>
   <si>
     <t>Pedido de informação referente ao sistema viário da área urbana.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1233,68 +1233,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/14/mensagem_legislativa_11.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_ordinaria_loteamento_iahnke.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_no_2.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/32/encascalhamento_e_patrolamento__na_estrada_da_coxilha_dos_cunhas_que_liga_coxilha_dos_piegas_ate_a_ers_265..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/33/manutencao_com_urgencia_na_ponte_no_corredor_do_falecido_dr_elton_que_liga_a_coxilha_dos_cavalheiros_fotos_em_anexo..docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/35/coxilha_dos_cunhas.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/36/santa_clara_1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/39/encascalhamento_na_estrada_principal_passo_do_maria_antonia_proximo_residencia_luiz_carlos..docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/45/patrolemento_da_estrada_do_remanso.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/46/manutencao_de_ponte_na_serra_dos_nunes.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/47/patrolamento_do_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/48/patrolamento_da_santa_clara.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/49/requerimento_patrolamento_do_distrito_industrial.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/50/patrolamento_da_serra_dos_gomes.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/52/patrolamento_no_corredor_alto_alegre_5o_distrito_passando_a_residencia_do_senhor_renato_fonseca_primeiro_corredor_a_esquerda..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/56/patrolamento_e_encascalhamento__no_corredor_entrando_antiga_padaria_mercedita_no_alto_alegre_ate_o_assentamento_do_salso..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_estrada_gloria.dotx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/70/requerimento_no_5.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/72/manutencao_de_ponte_na_areieira.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/73/patrolamento_no_saraiva.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/74/requerimento_no_6.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/75/requerimento_no_7.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/81/manutencao_da_ponte_do_21.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/83/requerimento_no_8.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/84/cox._dos_cunhas_1.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/85/rua_agelo_grana_garcia.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/87/requerimento_no_10.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/90/patrolamento_do_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/91/patrolamento_do_rincao_dos_nunes.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/92/patrolamento_da_pedra_alta.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/93/patrolamento_serra_dos_almeidas_1.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/94/patrolamento_lombo_de_porco.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_no_12.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/123/1605_requerimento_-_ponte_dos_soares.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/128/requerimento_no_17.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_no_15.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_no_14.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_no_16.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/132/construcao_de_abrigo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/133/solidez.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/332/cascalhamento_guara.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_oraci.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/346/patrolamento_serra_dos_nunes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/347/patrolamento_na_estrada_do_ibra.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_no_30.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_33.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_no_36.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/395/manutencao_da_ponte_eno_wachols.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/410/coxilha_dods_amaral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/429/em_frete_a_igreja_unidos_em_cristo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/432/estrada_da_chacrinha.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/433/estrada_principal_da_baixada_do_rodeio.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_patrolamento_coxilha_dos_amaral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/497/manutencao_da_ponte_ivon_peres.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/499/serra_dos_almeidas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/501/costa_do_bica.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/504/patrolamento_no_lombo_de_porco.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/506/patrolamento_serra_dos_nunes.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/507/patrolamento_e_ponte_dos_soares.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/521/arroio_das_pedras.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/522/armada.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/523/rincao_dos_cravos.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/524/rincao_dos_cravos_2.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/42/pedido_de_informacoes_1.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/57/informacoes_acerca_calcamento_na_rua_fernando_osorio..docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/58/britador.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/59/solicito_que_seja_passado_informacoes_referente_ao_calcamento_da_rua_francisco_de_paula_jorge..docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/175/informacao_no_5.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/176/informacao_no_6.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/14/mensagem_legislativa_11.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_ordinaria_loteamento_iahnke.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_no_2.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/32/encascalhamento_e_patrolamento__na_estrada_da_coxilha_dos_cunhas_que_liga_coxilha_dos_piegas_ate_a_ers_265..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/33/manutencao_com_urgencia_na_ponte_no_corredor_do_falecido_dr_elton_que_liga_a_coxilha_dos_cavalheiros_fotos_em_anexo..docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/35/coxilha_dos_cunhas.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/36/santa_clara_1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/39/encascalhamento_na_estrada_principal_passo_do_maria_antonia_proximo_residencia_luiz_carlos..docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/45/patrolemento_da_estrada_do_remanso.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/46/manutencao_de_ponte_na_serra_dos_nunes.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/47/patrolamento_do_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/48/patrolamento_da_santa_clara.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/49/requerimento_patrolamento_do_distrito_industrial.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/50/patrolamento_da_serra_dos_gomes.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/52/patrolamento_no_corredor_alto_alegre_5o_distrito_passando_a_residencia_do_senhor_renato_fonseca_primeiro_corredor_a_esquerda..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/56/patrolamento_e_encascalhamento__no_corredor_entrando_antiga_padaria_mercedita_no_alto_alegre_ate_o_assentamento_do_salso..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_estrada_gloria.dotx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/70/requerimento_no_5.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/72/manutencao_de_ponte_na_areieira.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/73/patrolamento_no_saraiva.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/74/requerimento_no_6.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/75/requerimento_no_7.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/81/manutencao_da_ponte_do_21.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/83/requerimento_no_8.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/84/cox._dos_cunhas_1.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/85/rua_agelo_grana_garcia.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/87/requerimento_no_10.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/90/patrolamento_do_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/91/patrolamento_do_rincao_dos_nunes.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/92/patrolamento_da_pedra_alta.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/93/patrolamento_serra_dos_almeidas_1.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/94/patrolamento_lombo_de_porco.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_no_12.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/123/1605_requerimento_-_ponte_dos_soares.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/128/requerimento_no_17.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_no_15.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_no_14.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_no_16.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/132/construcao_de_abrigo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/133/solidez.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/332/cascalhamento_guara.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_oraci.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/346/patrolamento_serra_dos_nunes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/347/patrolamento_na_estrada_do_ibra.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_no_30.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_33.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_no_36.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/395/manutencao_da_ponte_eno_wachols.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/410/coxilha_dods_amaral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/429/em_frete_a_igreja_unidos_em_cristo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/432/estrada_da_chacrinha.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/433/estrada_principal_da_baixada_do_rodeio.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_patrolamento_coxilha_dos_amaral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/497/manutencao_da_ponte_ivon_peres.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/499/serra_dos_almeidas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/501/costa_do_bica.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/504/patrolamento_no_lombo_de_porco.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/506/patrolamento_serra_dos_nunes.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/507/patrolamento_e_ponte_dos_soares.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/521/arroio_das_pedras.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/522/armada.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/523/rincao_dos_cravos.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/524/rincao_dos_cravos_2.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/42/pedido_de_informacoes_1.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/57/informacoes_acerca_calcamento_na_rua_fernando_osorio..docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/58/britador.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/59/solicito_que_seja_passado_informacoes_referente_ao_calcamento_da_rua_francisco_de_paula_jorge..docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/175/informacao_no_5.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/176/informacao_no_6.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="195.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="194.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>