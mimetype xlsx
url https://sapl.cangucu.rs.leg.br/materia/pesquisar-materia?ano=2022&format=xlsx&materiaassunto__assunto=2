--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -54,242 +54,242 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Diego Romão Helvig Wolter</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_ccap.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_ccap.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Centro Cultural Alemão e Pomerano – CCAP em nosso município. Buscando salvaguardar os usos, costumes e tradição destes povos na formação da comunidade canguçuense.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Arion Braga</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/415/1708_projeto_de_lei_-_talento_na_escola.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/415/1708_projeto_de_lei_-_talento_na_escola.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA O PROGRAMA CANGUÇUENSE DE PERFORMANCE E MULTITALENTOS ESTUDANTIS - PCPME - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_decreto_legislativo_-_titulo_cidadao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_decreto_legislativo_-_titulo_cidadao.docx</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo titulo de cidadão Canguçuense para Leomar Martins dos Santos (Baixinho).</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/228/titulo_cidadao_emerito_-_zuleica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/228/titulo_cidadao_emerito_-_zuleica.docx</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo que visa à concessão de Titulo de Cidadã Emérita Canguçuense para: Miriam Zuleica Reyes Barbosa por julgá-la justa e merecedora da honraria, rogando a aquiescência dos nobres pares desta casa.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/407/cidadao_honorario.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/407/cidadao_honorario.docx</t>
   </si>
   <si>
     <t>Titulo de Cidadão Honorário para Rinaldo Souto de Oliveira</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/408/comenda_anita_garibaldi.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/408/comenda_anita_garibaldi.docx</t>
   </si>
   <si>
     <t>Comenda Anita Garibaldi para Joicinara Voigt de Oliveira.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/409/comenda_joaquim_teixeira_nunes.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/409/comenda_joaquim_teixeira_nunes.docx</t>
   </si>
   <si>
     <t>Comenda Joaquim Teixeira Nunes  para Marco Aurélio Lages- Bicudo</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Arion Braga, Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/447/2908_titulo_merito_empresarial_-_vhl.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/447/2908_titulo_merito_empresarial_-_vhl.docx</t>
   </si>
   <si>
     <t>CONSIDERANDO SER ATRIBUIÇÃO LEGISLATIVA, EM CONFORMIDADE COM DISPOSTO NO ART. 13, INC. XXIII DA LEI ORGÂNICA, A CONCESSÃO DE TÍTULOS HONORÍFICOS, E DE ACORDO COM O ART. 24 DO DECRETO LEGISLATIVO 215/2016, QUE CONCEDE A COMENDA DO MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU;_x000D_
 CONSIDERANDO QUE O HOMENAGEADO ATENDE OS PRÉ-REQUISITOS ESTABELECIDOS NA LEGISLAÇÃO, POSSUINDO DESTACADA ATUAÇÃO NO SEGMENTO DE ARMAZENAMENTO E SECAGEM DE GRÃOS, COM COMERCIALIZAÇÃO DE INSUMOS E CEREAIS, COM SEDE NO POSTO BRANCO - 1º DISTRITO DE CANGUÇU, NO ANO EM QUE COMPLETA 10 ANOS DE ATUAÇÃO EM NOSSO MUNICÍPIO._x000D_
 DIANTE DO EXPOSTO, O VEREADOR SIGNATÁRIO APRESENTA INCLUSO PROJETO DE DECRETO LEGISLATIVO, QUE VISA À CONCESSÃO DE COMENDA DO MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU PARA: VHL INSUMOS E CEREAIS LTDA POR JULGÁ-LA JUSTA E MERECEDORA DA HONRARIA, ROGANDO A AQUIESCÊNCIA DOS NOBRES PARES DESTA CASA.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/480/comenda_mine_ademar.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/480/comenda_mine_ademar.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESTAQUE NA CULTURA E APOIO À CONSCIÊNCIA NEGRA - DENOMINADA JOSÉ NORBERTO BORGES - MINÉ PARA: ADEMAR MATOS COITINHO.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/481/comenda_mero_luis.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/481/comenda_mero_luis.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESTAQUE NA CULTURA E APOIO À CONSCIÊNCIA NEGRA - DENOMINADA JOSÉ NORBERTO BORGES - MINÉ PARA: MERO LUIS PRESTES.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MTB</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Francisco Romeu da Silva Vilela (Xico Vilela)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/60/mocao_de_louvor_-_presidente_osvaldir_kurtz.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/60/mocao_de_louvor_-_presidente_osvaldir_kurtz.docx</t>
   </si>
   <si>
     <t>Moção de louvor para Associação Santo Ângelo na Coxilha dos Amaral, pela belíssima Festa do Fumo realizada na Associação, assim destacando ainda mais a importância do tabaco para a economia Canguçuense.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/61/mocao_de_louvor_-_isabela_silveira_dutra.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/61/mocao_de_louvor_-_isabela_silveira_dutra.docx</t>
   </si>
   <si>
     <t>Moção de louvor para Isabela Silveira Dutra, pela conquista do titulo de 1º Princesa do Fumo da comunidade Santo Ângelo na Coxilha dos Amaral.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/62/mocao_de_louvor_geovana_schiavon_moreira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/62/mocao_de_louvor_geovana_schiavon_moreira.docx</t>
   </si>
   <si>
     <t>Moção de louvor para Geovana Schiavon Moreira, pela conquista do titulo de 2º Princesa do Fumo da comunidade Santo Ângelo na Coxilha dos Amaral.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_de_louvor_-_emily_silva_oliveira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_de_louvor_-_emily_silva_oliveira.docx</t>
   </si>
   <si>
     <t>Moção de louvor para Emily Silva Oliveira, pela conquista de Garota Simpatia da comunidade Santo Ângelo na Coxilha dos Amaral.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/64/mocao_de_louvor_-_amanda_strelow_pening.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/64/mocao_de_louvor_-_amanda_strelow_pening.docx</t>
   </si>
   <si>
     <t>Moção de louvor para Amanda Strelow Pening, pela conquista do titulo de Rainha do Fumo da comunidade Santo Ângelo na Coxilha dos Amaral.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -596,68 +596,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_ccap.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/415/1708_projeto_de_lei_-_talento_na_escola.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_decreto_legislativo_-_titulo_cidadao.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/228/titulo_cidadao_emerito_-_zuleica.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/407/cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/408/comenda_anita_garibaldi.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/409/comenda_joaquim_teixeira_nunes.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/447/2908_titulo_merito_empresarial_-_vhl.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/480/comenda_mine_ademar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/481/comenda_mero_luis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/60/mocao_de_louvor_-_presidente_osvaldir_kurtz.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/61/mocao_de_louvor_-_isabela_silveira_dutra.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/62/mocao_de_louvor_geovana_schiavon_moreira.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_de_louvor_-_emily_silva_oliveira.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/64/mocao_de_louvor_-_amanda_strelow_pening.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_ccap.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/415/1708_projeto_de_lei_-_talento_na_escola.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_decreto_legislativo_-_titulo_cidadao.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/228/titulo_cidadao_emerito_-_zuleica.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/407/cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/408/comenda_anita_garibaldi.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/409/comenda_joaquim_teixeira_nunes.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/447/2908_titulo_merito_empresarial_-_vhl.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/480/comenda_mine_ademar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/481/comenda_mero_luis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/60/mocao_de_louvor_-_presidente_osvaldir_kurtz.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/61/mocao_de_louvor_-_isabela_silveira_dutra.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/62/mocao_de_louvor_geovana_schiavon_moreira.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_de_louvor_-_emily_silva_oliveira.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/64/mocao_de_louvor_-_amanda_strelow_pening.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>