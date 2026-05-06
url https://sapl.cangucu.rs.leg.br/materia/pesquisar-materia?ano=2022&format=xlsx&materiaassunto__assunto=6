--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,132 +54,132 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Francisco Romeu da Silva Vilela (Xico Vilela)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_provid._cachorros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_provid._cachorros.docx</t>
   </si>
   <si>
     <t>Solicito providências para que sejam recolhidos os cachorros de rua, em especial os que estão na praça central e nas proximidades do posto de saúde da Rua Silveira Martins.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Arion Braga</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/155/2405_requerimento_-_lar_de_idosos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/155/2405_requerimento_-_lar_de_idosos.docx</t>
   </si>
   <si>
     <t>Solicito a imediata Limpeza e conserto da caixa d’água no Lar de Idosos Bom Samaritano, já que foi constatado pela Vigilância Sanitária, que a água não está na qualidade adequada para o consumo humano, e que, não abastece somente o Lar, mas a comunidade da Lacerda. O referido pedido já vem sendo feito há meses e até o momento nada foi feito. Solicita-se urgência por colocar em risco a saúde pública.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/156/2405_requerimento_-_posto_lauro_sa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/156/2405_requerimento_-_posto_lauro_sa.docx</t>
   </si>
   <si>
     <t>Solicito a imediata recuperação e melhoria no abastecimento de água no Posto de Saúde Lauro Sá, no 4º distrito, já que foi comunicado pelos profissionais de saúde, que o atendimento seria suspenso, devido à falta de água no local. O que caracteriza uma situação vergonhosa para nosso município, além de prejudicar o atendimento normal a Comunidade.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/158/2405_requerimento_-_convite_pastor_igreja_batista.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/158/2405_requerimento_-_convite_pastor_igreja_batista.docx</t>
   </si>
   <si>
     <t>Solicito que seja enviado convite para participar da Sessão Plenária desta casa, na segunda-feira, 30/05/2022, às 18h00, para o Pastor Presidente do Lar de Idosos Bom Samaritano, ligado a Igreja Batista Conservadora, Pastor Jorge Luis Gonçalves, para falar da situação financeira e dos atendimentos prestados pela referida instituição.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PEDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/51/pedido_de_informacao_caes.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/51/pedido_de_informacao_caes.docx</t>
   </si>
   <si>
     <t>Solicito informações ao Sr. Prefeito Municipal sobre o Conselho Municipal de Proteção aos Animais e o Código de Posturas.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/153/2405_pedido_de_informacao_-_castra_movel.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/153/2405_pedido_de_informacao_-_castra_movel.docx</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta casa, os seguintes questionamentos referentes à aquisição por parte do município de um castra móvel.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/192/0606_pedido_de_informacao_-_corsan.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/192/0606_pedido_de_informacao_-_corsan.docx</t>
   </si>
   <si>
     <t>Pedido de informação para ROBERTO CORREA BARBUTI - Diretor-Presidente da Corsan e MARIO AUGUSTO DE LIMA E SILVA - Superintendente Regional da Corsan. Solicito que seja informado a esta casa, os seguintes questionamentos referentes ao funcionamento da caixa d’água de abastecimento do Bairro Triângulo, instalada na Manoel Pompílio da Fonseca, proximidades da Escola Geraldo Antônio Telesca.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -486,68 +486,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_provid._cachorros.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/155/2405_requerimento_-_lar_de_idosos.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/156/2405_requerimento_-_posto_lauro_sa.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/158/2405_requerimento_-_convite_pastor_igreja_batista.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/51/pedido_de_informacao_caes.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/153/2405_pedido_de_informacao_-_castra_movel.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/192/0606_pedido_de_informacao_-_corsan.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_provid._cachorros.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/155/2405_requerimento_-_lar_de_idosos.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/156/2405_requerimento_-_posto_lauro_sa.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/158/2405_requerimento_-_convite_pastor_igreja_batista.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/51/pedido_de_informacao_caes.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/153/2405_pedido_de_informacao_-_castra_movel.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/192/0606_pedido_de_informacao_-_corsan.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>