--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -54,204 +54,204 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marcus Vinicius Muller Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/17/mensagem_executiva_no_34.2022.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/17/mensagem_executiva_no_34.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/18/mensagem_executiva_52.2022.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/18/mensagem_executiva_52.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE SAÚDE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/29/mensagem_53_pl_53_merged.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/29/mensagem_53_pl_53_merged.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 5.241/2022 INCLUINDO O CARGO DE ODONTÓLOGO-PRÓTESE, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Leandro Gauger Ehlert (Pipa)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/71/plo_-_cria_a_semana_municipal_de_combate_e_prevencao_ao_cancer_de_pele_no_municipio_de_cangucu_e_da_outras_providencias..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/71/plo_-_cria_a_semana_municipal_de_combate_e_prevencao_ao_cancer_de_pele_no_municipio_de_cangucu_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>Cria a “Semana Municipal de Combate e Prevenção Ao Câncer De Pele”, no município de Canguçu e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/318/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/318/plo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 180.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 085/2022).</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/319/plo_87.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/319/plo_87.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 29.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEME EXECUTIVA Nº 087/2022).</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/537/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/537/plo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS (MENSAGEM EXECUTIVA Nº 106/2022)”.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jardel Souza de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/484/indicacao_4.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/484/indicacao_4.docx</t>
   </si>
   <si>
     <t>FAÇO A INDICAÇÃO COM O SEGUINTE TEOR: QUE HAJA TAMBÉM A INSTALAÇÃO DE PONTOS DE INTERNET (WI-FI) NOS POSTOS DE SAÚDE, INCLUSIVE O CENTRAL E NO HOSPITAL.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PEDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Francisco Romeu da Silva Vilela (Xico Vilela)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/23/pedido_de_informacao_no_posto_de_saude_cacula.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/23/pedido_de_informacao_no_posto_de_saude_cacula.docx</t>
   </si>
   <si>
     <t>Solicito informações sobre o posto de saúde Caçula, localizado na Coxilha das Flores, 4ºDistrito.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Arion Braga</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/152/2405_pedido_de_informacao_-_compra_de_sangue.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/152/2405_pedido_de_informacao_-_compra_de_sangue.docx</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito Municipal, Secretário de Saúde e Gestora do HCC. Solicito que seja informado a esta casa, os seguintes questionamentos referentes à aquisição de bolsas de sangue para o município, através do Hemopel.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/394/pedido_de_informacoes_hospital.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/394/pedido_de_informacoes_hospital.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE O HOSPITAL DE CARIDADE DE CANGUÇU</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/466/2908_pedido_de_informacao_-_agentes_de_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/466/2908_pedido_de_informacao_-_agentes_de_saude.docx</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta casa, questionamentos referentes ao pagamento do piso nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias conforme a Emenda Constitucional Nº 120 de 5 de maio de 2022, que diz no § 9° que os vencimentos não deverão ser inferior a dois salários mínimos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -558,68 +558,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/17/mensagem_executiva_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/18/mensagem_executiva_52.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/29/mensagem_53_pl_53_merged.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/71/plo_-_cria_a_semana_municipal_de_combate_e_prevencao_ao_cancer_de_pele_no_municipio_de_cangucu_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/318/plo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/319/plo_87.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/537/plo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/484/indicacao_4.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/23/pedido_de_informacao_no_posto_de_saude_cacula.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/152/2405_pedido_de_informacao_-_compra_de_sangue.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/394/pedido_de_informacoes_hospital.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/466/2908_pedido_de_informacao_-_agentes_de_saude.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/17/mensagem_executiva_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/18/mensagem_executiva_52.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/29/mensagem_53_pl_53_merged.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/71/plo_-_cria_a_semana_municipal_de_combate_e_prevencao_ao_cancer_de_pele_no_municipio_de_cangucu_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/318/plo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/319/plo_87.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/537/plo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/484/indicacao_4.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/23/pedido_de_informacao_no_posto_de_saude_cacula.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/152/2405_pedido_de_informacao_-_compra_de_sangue.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/394/pedido_de_informacoes_hospital.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2022/466/2908_pedido_de_informacao_-_agentes_de_saude.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="194.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>