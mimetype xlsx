--- v0 (2026-02-05)
+++ v1 (2026-05-13)
@@ -54,10118 +54,10118 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Arion Braga, Carlos Eduardo Domingues Martins (Dudu), Cesar Augusto Bitencourt Madrid, Francisco Romeu da Silva Vilela (Xico Vilela), Iasmin Roloff Rutz, Jardel Souza de Oliveira, Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_emenda_a_lei_organica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_emenda_a_lei_organica.docx</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA COM INCLUSÃO DO ART. 168A, INC. I E II E PARÁGRAFO ÚNICO, QUE TRATA SOBRE O TRANSPORTE ESPECÍFICO PARA PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cesar Augusto Bitencourt Madrid, Diego Romão Helvig Wolter, Emerson Henzel Machado, Francisco Romeu da Silva Vilela (Xico Vilela), Iasmin Roloff Rutz, Ildo Venzke, Jardel Souza de Oliveira, Leandro Gauger Ehlert (Pipa), Luciano Bertinetti, Marcelo Romig Maron, Oraci de Souza Teixeira, Silvio Venzke Neutzling, Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/812/proposta_de_emenda_a_lei_organica_no_01.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/812/proposta_de_emenda_a_lei_organica_no_01.docx</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carlos Eduardo Domingues Martins (Dudu), Cesar Augusto Bitencourt Madrid, Emerson Henzel Machado, Ildo Venzke, Jardel Souza de Oliveira, Marcelo Romig Maron</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/944/pelo_-_inclui_no_art._41_da_lei_organica_do_municipio_de_cangucu_os_incisos_iv_v_vi_e_vii_e_altera_o__2o_e_da_outras_providencias.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/944/pelo_-_inclui_no_art._41_da_lei_organica_do_municipio_de_cangucu_os_incisos_iv_v_vi_e_vii_e_altera_o__2o_e_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>INCLUI NO ART. 41 DA LEI ORGÂNICA DO MUNICÍPIO DE CANGUÇU OS INCISOS IV, V, VI E VII E ALTERA O § 2º E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Arion Braga, Cesar Augusto Bitencourt Madrid, Emerson Henzel Machado, Iasmin Roloff Rutz, Marcelo Romig Maron</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/proposta_de_emenda_a_lei_organica_no_02_corrigida.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/proposta_de_emenda_a_lei_organica_no_02_corrigida.docx</t>
   </si>
   <si>
     <t>ALTERA O § 5º DO ART. 100 E INCLUI O ART. 100-A NA LEI ORGÂNICA DO MUNICÍPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/proposta_de_emenda_a_lei_organica_no_xx_numero_de_vereadores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/proposta_de_emenda_a_lei_organica_no_xx_numero_de_vereadores.docx</t>
   </si>
   <si>
     <t>“MODIFICA O ART. 9º DA LEI ORGÂNICA MUNICIPAL, PARA REDUZIR O NÚMERO DE VEREADORES DE QUINZE PARA TREZE.”</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/749/plc_merged.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/749/plc_merged.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 3.825 DE 11 DE JANEIRO DE 2013 QUE “DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI Nº 2.603/2005, COMPILA, CONSOLIDA E REVOGA LEGISLAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>Marcus Vinicius Muller Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/779/mensagem_executiva_08.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/779/mensagem_executiva_08.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 795/82 QUE DISPÕE SOBRE O PARCELAMENTO DE SOLO” (MENSAGEM EXECUTIVA Nº 008/2023).</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/814/plc_alteracao_plano_de_cargos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/814/plc_alteracao_plano_de_cargos.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.825 DE 11 DE JANEIRO DE 2013 QUE “DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI Nº 2.603/2005, COMPILA, CONSOLIDA E REVOGA LEGISLAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/980/plc_altera_atribuicoes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/980/plc_altera_atribuicoes.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI Nº 3.825 DE 11 DE JANEIRO DE 2013.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>Luciano Bertinetti</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1090/revoga_e_acrescenta_paragrafos_estatuto_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1090/revoga_e_acrescenta_paragrafos_estatuto_1.pdf</t>
   </si>
   <si>
     <t>REVOGA E ACRESCENTA PARÁGRAFOS AO ART. 88 DA LEI MUNICIPAL Nº 2.239/2003, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Leandro Gauger Ehlert (Pipa)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1130/plo_-_inclui_paragrafo_unico_no_art._213_da_lei_municipal_no_2.239_de_11_de_marco_de_2003.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1130/plo_-_inclui_paragrafo_unico_no_art._213_da_lei_municipal_no_2.239_de_11_de_marco_de_2003.docx</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFO ÚNICO NO ART. 213 DA LEI MUNICIPAL Nº 2.239 DE 11 DE MARÇO DE 2003</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/mensagem_executiva_59.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/mensagem_executiva_59.2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA O CARGO DE AUXILIAR DE ENFERMAGEM, PREVISTO NO IV - GRUPO DE SERVIÇO SOCIAL E DE SAÚDE - SSS DO ARTIGO 3º DA LEI MUNICIPAL Nº 2.605/2005" (MENSAGEM EXECUTIVA Nº 059/2023).</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/plc_carga-horaria.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/plc_carga-horaria.pdf</t>
   </si>
   <si>
     <t>"ALTERA A CARGA HORÁRIA DE INTEGRANTES DO QUADRO DE CARGOS EFETIVOS DO PODER LEGISLATIVO DE CANGUÇU".</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/pl_-_altera_a_lei_municipal_no_795-82_que_dispoe_sobre_o_parcelamento_de_solo_e_da_outras_providencias..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/pl_-_altera_a_lei_municipal_no_795-82_que_dispoe_sobre_o_parcelamento_de_solo_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 795-82 QUE DISPÕE SOBRE O PARCELAMENTO DE SOLO, E DÁ OUTRAS PROVIDÊNCIAS - VETO TOTAL.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcelo Romig Maron</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/plo_-_inclui_alinea_d_na_lei_795-82.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/plo_-_inclui_alinea_d_na_lei_795-82.pdf</t>
   </si>
   <si>
     <t>“INCLUI ALINEA “d” NO INCISO V, §1º, ART 7º DA LEI Nº 795/1982”.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cesar Augusto Bitencourt Madrid</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1613/revoga_a_lei.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1613/revoga_a_lei.docx</t>
   </si>
   <si>
     <t>REGOVA A LEI COMPLEMENTAR Nº 5.096, DE 15/06/2021, QUE ALTERA A REDAÇÃO DO INC. IV DO ART. 92 DA LEI 796/1982 DE 13/05/1982 E INCLUI LETRAS "A" E "B" AO INC. VII DO ART. 2º DA LEI 3.684/2011 DE 30/12/2011.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1620/projeto_de_lei_complementar_codigo_de_obras.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1620/projeto_de_lei_complementar_codigo_de_obras.docx</t>
   </si>
   <si>
     <t>"INCLUI O INCISO IX E ALÍNEA “a”  NO ART. 77 DA LEI MUNICIPAL Nº 1.760/97, Seção IV - QUE DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1650/projeto_de_lei_complementar_domingos_e_feriados-1_assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1650/projeto_de_lei_complementar_domingos_e_feriados-1_assinado.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 796/82, Seção III - QUE DISPÕE SOBRE OS HORÁRIOS DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS E PROFISSIONAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/747/mensagem_executiva_003.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/747/mensagem_executiva_003.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DA FAZENDA” (MENSAGEM EXECUTIVA 003/2023).</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/748/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/748/plo.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO E EXTINGUE CARGOS INTEGRANTES DO PLANO DE CARREIRA DO MAGISTÉRIO PUBLICO MUNICIPAL E CRIA CARGOS E DÁ NOVA REDAÇÃO AS ATRIBUIÇÕES DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE SAÚDE DA DENGUE, QUE INTEGRA O ANEXO II E III DA LEI Nº 2.605/2005, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 004/2023) - VETO PARCIAL.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/751/mensagem_executiva_006.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/751/mensagem_executiva_006.2023.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO § 1º DO ART.78 DA LEI 3689.2012, de 17.01.2012 QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE CANGUÇU-RS, A UNIDADE GESTORA E DÁ OUTRAS PROVIDÊNCIAS" (MENSAGEM EXECUTIVA Nº 006/2023).</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/754/mensagem_001.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/754/mensagem_001.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CRIAÇÃO DO CONSELHO MUNICIPAL DE ECONOMIA POPULAR E SOLIDÁRIA NO ÂMBITO DA LEI Nº 5.254/2022 DO MUNICÍPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 001/2023).</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/755/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/755/plo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CRIAÇÃO DO FUNDO MUNICIPAL DE ECONOMIA POPULAR E SOLIDÁRIA NO ÂMBITO DA LEI Nº 5.254/2022 DO MUNICÍPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 002/2023).</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/756/plo_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/756/plo_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O CONTRATO ATUAL, TEMPORÁRIO E EMERGENCIALMENTE, DE PESSOAL PARA A SECRETARIA DESENVOLVIMENTO ECONÔMICO E URBANISMO E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 007/2023).</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>Arion Braga</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/766/2701_projeto_de_lei_-_creche-odilon.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/766/2701_projeto_de_lei_-_creche-odilon.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA  A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL LOCALIZADA NO BAIRRO VILA IZABEL, NAS PROXIMIDADES DO CENTRO DE CONVENÇÕES - CETAC, DE: ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL ODILON DE ALMEIDA MESKO.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/767/2701_projeto_de_lei_-_rua_edmar_schubert_born.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/767/2701_projeto_de_lei_-_rua_edmar_schubert_born.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA A RUA C, DO LOTEAMENTO DOS JORGE, DE “EDMAR SCHUBERT BORN”, SEGUNDA RUA PARALELA AO SUDOESTE DA RUA SEBASTIÃO RIBEIRO DE SOUZA, NO BAIRRO TRIÂNGULO.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/768/1201_projeto_de_lei_-_rua_maria_lessa_coelho.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/768/1201_projeto_de_lei_-_rua_maria_lessa_coelho.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA A RUA B, DO LOTEAMENTO DOS JORGE, DE “MARIA LESSA COELHO”, PRIMEIRA RUA PARALELA AO SUDOESTE DA RUA SEBASTIÃO RIBEIRO DE SOUZA, NO BAIRRO TRIÂNGULO.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/774/projeto_de_lei_interprete_de_libras_pronto.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/774/projeto_de_lei_interprete_de_libras_pronto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INCLUSÃO DE INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS – LIBRAS – EM TODAS AS SESSÕES ORDINÁRIAS , EXTRAORDINÁRIAS E SESSÕES SOLENES NA CÂMARA MUNICIPAL DE VEREADORES DE CANGUÇU E TODOS EVENTOS DO MUNICÍPIO DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_-_sanga_bira_3.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_-_sanga_bira_3.docx</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL A CANALIZAR OS ESGOTOS PÚBLICOS DOS EFLUENTES QUE MARGEIAM A CIDADE DE CANGUÇU E CONSOLIDA CONSTRUÇÕES LOCALIZADAS AS SUAS MARGENS E DÀ OUTRAS PROVIDÊNCIAS - VETO TOTAL.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/798/plo_2.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/798/plo_2.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 50.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 012/2023).</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/799/ilovepdf_merged.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/799/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 25.786,78 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS (MENSAGEM Nº 009/2023).</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/800/plo_3.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/800/plo_3.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 50.003,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 011/2023).</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_de_video_monitoramento__assinar_.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_de_video_monitoramento__assinar_.pdf</t>
   </si>
   <si>
     <t>INSTITUI E ESTABELECE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS CRECHES MUNICIPAIS COM A DISPONIBILIZAÇÃO DE IMAGENS EM TEMPO REAL E DÁ OUTRAS PROVIDENCIAS- VETO TOTAL.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/818/plo_2.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/818/plo_2.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A REVISÃO GERAL ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 013/2023).</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/821/plo_-_institui_no_municipio_de_cangucu_o_programa_comunitario_calcada_inclusiva_e_da_outras_providencias_2..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/821/plo_-_institui_no_municipio_de_cangucu_o_programa_comunitario_calcada_inclusiva_e_da_outras_providencias_2..docx</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CANGUÇU O PROGRAMA COMUNITÁRIO “CALÇADA INCLUSIVA", E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/828/plo_revisao_legislativo_2023.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/828/plo_revisao_legislativo_2023.docx</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/833/plo_2.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/833/plo_2.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 400.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 014/2023).</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/853/2402_projeto_de_lei_cooesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/853/2402_projeto_de_lei_cooesc.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI COM OBJETIVO  REDUZIR O VALOR DE R$: 100.000,00 (CEM MIL REAIS) DO ORÇAMENTO DA CÂMARA MUNICIPAL DE VEREADORES E SUPLEMENTAR O VALOR DE R$: 100.000,00 (CEM MIL REAIS) NO ORÇAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, PARA REPASSE A COOESC – COOPERATIVA DOS ESTUDANTES DE CANGUÇU, CONFORME DESCRITO NO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Diego Romão Helvig Wolter</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/858/mensagem_legislativa_-comenda_merito_em_seguranca_publica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/858/mensagem_legislativa_-comenda_merito_em_seguranca_publica.docx</t>
   </si>
   <si>
     <t>CRIA A COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/860/mensagem_executiva_18.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/860/mensagem_executiva_18.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI Nº 3.202, DE 16 DE DEZEMBRO DE 2008 QUE DISPÕE SOBRE O SISTEMA DE TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 018/2023).</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/863/plo_2.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/863/plo_2.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 284.776,29 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 019/2023).</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_estacionamento_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_estacionamento_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE VAGAS DE ESTACIONAMENTO PREFERENCIAIS PARA AUTISTAS EM ESTABELECIMENTOS E RUAS DA NOSSA CIDADE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/880/plo_-_denomina_via_publica_de_nosso_municipio_de_jeronimo_formentin..doc</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/880/plo_-_denomina_via_publica_de_nosso_municipio_de_jeronimo_formentin..doc</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA DE NOSSO MUNICÍPIO DE “JERÔNIMO FORMENTIN" - VETO TOTAL.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/884/0303_projeto_de_lei_-_maria_vieira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/884/0303_projeto_de_lei_-_maria_vieira.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA A TRAVESSA UM, QUE LIGA A RUA PARALELA SEM DENOMINAÇÃO À RUA GETÚLIO VARGAS, DE “MARIA ALMEIDA VIEIRA”, NO BAIRRO VILA IZABEL, CONFORME PLANTA DA MATRÍCULA Nº 28.031 EM ANEXO - VETO TOTAL.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/885/0303_projeto_de_lei_-_serrano.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/885/0303_projeto_de_lei_-_serrano.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA A TRAVESSA DOIS, QUE LIGA A RUA PARALELA SEM DENOMINAÇÃO À RUA GETÚLIO VARGAS, DE “ADÃO FERREIRA GOULARTE”, NO BAIRRO VILA IZABEL, CONFORME PLANTA DA MATRÍCULA Nº 28.031 EM ANEXO.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/886/0303_projeto_de_lei_-_rua_felicio_nilton.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/886/0303_projeto_de_lei_-_rua_felicio_nilton.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA A TRAVESSA TRÊS, QUE LIGA A RUA PARALELA SEM DENOMINAÇÃO À RUA GETÚLIO VARGAS, DE “VEREADOR FELÍCIO NILTON RODRIGUES DA SILVA”, NO BAIRRO VILA IZABEL, CONFORME PLANTA DA MATRÍCULA Nº 28.031 EM ANEXO - VETO TOTAL.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/887/0303_projeto_de_lei_-_rua_jose_brockmann_de_matos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/887/0303_projeto_de_lei_-_rua_jose_brockmann_de_matos.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA A PRIMEIRA RUA PARALELA À RUA GETÚLIO VARGAS, LIGADAS PELAS TRAVESSAS 1, 2 E 3, DE “VEREADOR JOSÉ BROCKMANN DE MATTOS”, NO BAIRRO VILA IZABEL, CONFORME PLANTA DA MATRÍCULA Nº 28.031 EM ANEXO - VETO TOTAL.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/889/mensagem_executiva_016.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/889/mensagem_executiva_016.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O AGENTE DE CONTRATAÇÃO, A EQUIPE DE APOIO E A COMISSÃO DE CONTRATAÇÃO, SUAS ATRIBUIÇÕES E FUNCIONAMENTO, NOS TERMOS DA LEI FEDERAL Nº 14.133/2021 (NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS), E FIXA GRATIFICAÇÃO" (MENSAGEM EXECUTIVA Nº 016/2023).</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/891/mensagem_executiva_021.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/891/mensagem_executiva_021.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, 16 MOTORISTAS PARA O TRANSPORTE ESCOLAR, A CARGO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO ESPORTES E CULTURA E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 021/2023).</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/894/brn30055c9aeaa3_052369.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/894/brn30055c9aeaa3_052369.pdf</t>
   </si>
   <si>
     <t>DENOMINA  DE EVALDO XAVIER PACHECO, A RUA B DO LOTEAMENTO RESERVA DO SOL, NO BAIRRO IZABEL.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/895/brn30055c9aeaa3_052372.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/895/brn30055c9aeaa3_052372.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ODILON DE ALMEIDA MESKÓ A RUA A, DO LOTEAMENTO RESERVA DO SOL,  NO PROLONGAMENTO DA RUA ANTÔNIO FLORÊNCIO DUARTE, NO BAIRRO VILA IZABEL.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_de_lei_diesel_para_exercito.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_de_lei_diesel_para_exercito.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FORNECIMENTO DE DIESEL PARA OS CAMINHÕES DO EXÉRCITO QUE ESTÃO REALIZANDO ENTREGA DE ÁGUA POTÁVEL NO INTERIOR DO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/906/mensagem_executiva_20.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/906/mensagem_executiva_20.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 285.100,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 020/2023).</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/916/mensagem_executiva_022.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/916/mensagem_executiva_022.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 3.689 2012 QUE DISPÕE SOBRE O FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR - FAPS” (MENSAGEM EXECUTIVA 022/2023).</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/917/mensagem_executiva_023.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/917/mensagem_executiva_023.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº4.914/2019 QUE DISPÕE SOBRE A GRATIFICAÇÃO DE DIREÇÃO DAS UNIDADES DE ACOLHIMENTO DE CRIANÇAS E ADOLESCENTES” (MENSAGEM EXECUTIVA Nº 023/2023).</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/919/plo_-_altera_o_paragrafo_unico_e_acrescenta_o__2o_do_art._1o_da_lei_municipal_no_4.940_e_da_outras_providencias.doc</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/919/plo_-_altera_o_paragrafo_unico_e_acrescenta_o__2o_do_art._1o_da_lei_municipal_no_4.940_e_da_outras_providencias.doc</t>
   </si>
   <si>
     <t>“ALTERA O PARÁGRAFO ÚNICO E ACRESCENTA O § 2º DO ART. 1º DA LEI MUNICIPAL Nº 4.940, E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/924/0603_projeto_de_lei_-_banda_colegio_aparecida.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/924/0603_projeto_de_lei_-_banda_colegio_aparecida.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE TORNA A BANDA MARCIAL DO COLÉGIO NOSSA SENHORA APARECIDA, PATRIMÔNIO CULTURAL E  IMATERIAL DO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/925/mensagem_executiva_026.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/925/mensagem_executiva_026.2023.pdf</t>
   </si>
   <si>
     <t>“MODIFICA A LEI Nº 2.760/2006 E LEI Nº 3.508/2010 QUE INSTITUI O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 026/2023).</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/926/mensagem_executiva_027.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/926/mensagem_executiva_027.2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DE FORMA TEMPORÁRIA O ARTIGO 5º DA LEI 2.760/2006, QUE DISPÕE SOBRE A GRATIFICAÇÃO DOS MEMBROS DO CONTROLE INTERNO (MENSAGEM EXECUTIVA Nº 027/2023).</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/929/mensagem_executiva_17.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/929/mensagem_executiva_17.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA HABITACIONAL DE INTERESSE SOCIAL DO MUNICÍPIO DE CANGUÇU, REVOGA LEI MUNICIPAL Nº 4.686/2018 E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 017/2023).</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/946/mensagem_executiva_029.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/946/mensagem_executiva_029.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 238.750,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 029/2023).</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/947/mensagem_executiva_025.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/947/mensagem_executiva_025.2023.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROJETO “UMA VIDA, UMA ÁRVORE”, QUE DISPÕE SOBRE MEDIDAS PARA A PROMOÇÃO, PRESERVAÇÃO DO MEIO AMBIENTE E EDUCAÇÃO AMBIENTAL POR MEIO DO PLANTIO DE UMA MUDA DE ÁRVORE, PREFERENCIALMENTE NATIVAS DA REGIÃO, A CADA NASCIMENTO DE UMA CRIANÇA NO MUNICÍPIO DE CANGUÇU” (MENSAGEM EXECUTIVA Nº 025/2023).</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/948/mensagem_executiva_024.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/948/mensagem_executiva_024.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 96.656,60 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 024/2023).</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/949/mensagem_executiva_030.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/949/mensagem_executiva_030.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 51.290,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 030/2023).</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/950/mensagem_executiva_28.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/950/mensagem_executiva_28.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 108.425,64 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 028/2023).</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/951/mensagem_legislativa_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/951/mensagem_legislativa_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>CORRIGE O VALOR DO AUXÍLIO-ALIMENTAÇÃO DOS BENEFICIÁRIOS DO PODER LEGISLATIVO MUNICIPAL ESTIPULADO PELA LEI Nº 4.662 DE 20 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/955/mensagem_executiva_033.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/955/mensagem_executiva_033.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$100.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 033/2023).</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/958/mensagem_executiva_032.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/958/mensagem_executiva_032.2023.pdf</t>
   </si>
   <si>
     <t>“CONCEDE SUBSÍDIO DE 100% AOS PRODUTORES PARTICIPANTES DO PROGRAMA MUNICIPAL TROCA-TROCA DE SEMENTES CRIOULAS SAFRA 2022/2023 E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA 032/2023).</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/968/mensagem_executiva_35.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/968/mensagem_executiva_35.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 76.614,83 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 035/2023).</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/969/2803_projeto_de_lei_-_posto_florida.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/969/2803_projeto_de_lei_-_posto_florida.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINADA DE VILLY BEHLING, A NOVA UNIDADE DE SAÚDE DA FLORIDA - 2º DISTRITO.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/970/mensagem_executiva_036.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/970/mensagem_executiva_036.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 18.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 036/2023).</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Iasmin Roloff Rutz</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/983/2023_projeto_de_lei_seguranca_escolas.doc</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/983/2023_projeto_de_lei_seguranca_escolas.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL ESCOLA SEGURA.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei_que_autoriza_a_contratacao_de_segurancas_para_as_escolas_municipais.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei_que_autoriza_a_contratacao_de_segurancas_para_as_escolas_municipais.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO SOBRE A CONTRATAÇÃO DE GUARDAS MUNICIPAIS PERMANENTES E EFETIVOS  EM TODAS AS UNIDADES ESCOLARES PÚBLICAS MUNICIPAIS DO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/990/autoria_o_poder.doc</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/990/autoria_o_poder.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR, NO ÂMBITO DO MUNICÍPIO DE CANGUÇU, O SISTEMA DE PLANTÃO VETERINÁRIO OBRIGATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/994/pjl_para_colocar_nome_na_creche_da_vila_izabel.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/994/pjl_para_colocar_nome_na_creche_da_vila_izabel.docx</t>
   </si>
   <si>
     <t>DENOMINA A NOVA CRECHE DA VILA ISABEL DE "MARIA GEISA DUARTE GOULARTE.”</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/996/mensagem_legislativa_transporte_professores.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/996/mensagem_legislativa_transporte_professores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER TRANSPORTE PARA OS PROFESSORES E FUNCIONÁRIOS DA REDE MUNICIPAL E ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/999/plo_2.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/999/plo_2.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O CONTRATO ATUAL, TEMPORÁRIO E EMERGENCIALMENTE, DE PESSOAL PARA A SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E COOPERATIVISMO DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 38/2023).</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1002/2023_projeto_de_lei_psicologos_nas_escolas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1002/2023_projeto_de_lei_psicologos_nas_escolas.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E DE SERVIÇO SOCIAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1016/plo_3.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1016/plo_3.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 64.236,90 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA 039/2023).</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1019/plo_4.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1019/plo_4.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS. (MENSAGEM EXECUTIVA Nº 041/2023)” - VETO PARCIAL.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1020/mensagem_executiva_034.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1020/mensagem_executiva_034.2023.pdf</t>
   </si>
   <si>
     <t>“REVOGA A LEI MUNICIPAL 3.541/2011 QUE DISPÕE SOBRE A DISPENSA DE APRESENTAÇÃO DE PROJETO DE REGULARIZAÇÃO DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 034/2023).</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1030/projeto_de_lei_lupus.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1030/projeto_de_lei_lupus.docx</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA  COM LÚPUS NO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_escola_do_campo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_escola_do_campo.docx</t>
   </si>
   <si>
     <t>CRIA O PROJETO DE TURNO INTEGRAL NO MUNICÍPIO DE CANGUÇU “EDUCAÇÃO DO CAMPO DE CANGUÇU – EDUCCAN”.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1037/ilovepdf_merged_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1037/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº5.415/23 QUE REGULAMENTA OS SERVIÇOS DE TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS POR APLICATIVOS OU OUTRAS PLATAFORMAS DE COMUNICAÇÃO EM REDE, NO ÂMBITO DO MUNICÍPIO DE CANGUÇU.”</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1038/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1038/plo.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.086.708,87 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 43/2023).</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1042/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1042/plo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 7.144,74 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 42/2023).</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1043/plo_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1043/plo_1.pdf</t>
   </si>
   <si>
     <t>“REVOGA A LEI MUNICIPAL 4.699/2018 QUE REGULAMENTA O FUNCIONAMENTO DOS AÇOUGUES, CASAS DE CARNES, ESTABELECIMENTOS DE COMÉRCIO VAREJISTA DE CARNES IN NATURAE/OU TRANSFORMADAS NO MUNICÍPIOCANGUÇU/RS.” (MENSAGEM EXECUTIVA Nº 45/2023).</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1058/plo_refaz.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1058/plo_refaz.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FAZENDÁRIOS DO MUNICÍPIO DE CANGUÇU - REFAZ/CANGUÇU, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 47/2023).</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1061/plo_cultura.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1061/plo_cultura.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTURA DE CANGUÇU, DE ACORDO COM AS DEMANDAS APROVADAS NA CONFERÊNCIA MUNICIPAL DE CULTURA E DIRETRIZES ELABORADA PELO CONSELHO MUNICIPAL DE INCENTIVO A CULTURA E DESPORTO (MENSAGEM EXECUTIVA Nº 46/2023).</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1073/mensagem_executiva_48.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1073/mensagem_executiva_48.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 118.151,13 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 048/2023).</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1074/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1074/plo.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO SUPLEMENTAR POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 194.627,96 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 49/2023).</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1085/projeto_de_lei_posto_de_saude_do_faxinal.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1085/projeto_de_lei_posto_de_saude_do_faxinal.pdf</t>
   </si>
   <si>
     <t>DENOMINA A UNIDADE DE SAÚDE DO FAXINAL- 3º DISTRITO DE MÁRIO HELWIG.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1101/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1101/plo.pdf</t>
   </si>
   <si>
     <t>“DISCIPLINA O PROJETO DE REDE PLUVIAL PREVISTO NOS ARTIGOS 2º E 5º DA LEI MUNICIPAL Nº 4.569/2017 QUE CRIA REGRAMENTO PARA O SISTEMA DE COLETA DE ESGOTO PLUVIAL E DOMÉSTICO E ESTABELECE CRITÉRIOS PARA IMPLANTAÇÃO DE SOLUÇÕES INDIVIDUAIS DE ESGOTAMENTO SANITÁRIO E DÁ OUTRAS PROVIDÊNCIAS. (MENSAGEM EXECUTIVA Nº 52/2023)”</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1108/2405_projeto_de_lei_-_festcap.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1108/2405_projeto_de_lei_-_festcap.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE TORNA O FESTCAP: FESTIVAL ESTUDANTIL DA CULTURA ALEMÃ E POMERANA, PATRIMÔNIO CULTURAL E  IMATERIAL DO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1109/mensagem_executiva_051.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1109/mensagem_executiva_051.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 65.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 051/2023).</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1111/plo_dom_pedro.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1111/plo_dom_pedro.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ALTERAR A LDO, ABRINDO CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 65.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 053/2023)</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Oraci de Souza Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1113/projetos_de_lei_ordinaria_-_auxiliar.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1113/projetos_de_lei_ordinaria_-_auxiliar.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DO CARGO DE AUXILIAR DE ENFERMAGEM E REENQUADRAMENTO DOS SEUS ATUAIS OCUPANTES NO MUNICÍPIO DE CANGUÇU-RS, E DÁ OUTRAS PROVIDÊNCIAS - VETO TOTAL.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1129/projeto_de_lei__educacao_financeira_e_empreendedorismo_na_rede_de_ensino.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1129/projeto_de_lei__educacao_financeira_e_empreendedorismo_na_rede_de_ensino.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DAS TEMÁTICAS EDUCAÇÃO FINANCEIRA E EMPREENDEDORISMO NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1132/me_54.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1132/me_54.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O CONTRATO ATUAL, TEMPORÁRIO E DE CARÁTER EMERGENCIAL, DE PESSOAL PARA A SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 054/2023).</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1137/222.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1137/222.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER AMBULÂNCIA E PESSOAL PARA ATENDIMENTO EM EVENTOS A SEREM REALIZADOS NO MUNICÍPIO E ESTABELECE TAXA DE SERVIÇO</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1146/me_50.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1146/me_50.2023.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AO ARTIGO 3º DA LEI 4.803/2019 DE 03.05.2019 QUE CRIA O CONSELHO MUNICIPAL DE TURISMO DE CANGUÇU/RS – COMTUR, E DÁ OUTRAS PROVIDÊNICAS” (MENSAGEM EXECUTIVA Nº 050/2023).</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1154/2023_projeto_de_lei_doula.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1154/2023_projeto_de_lei_doula.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA AS MATERNIDADES E OS ESTABELECIMENTOS HOSPITALARES CONGÊNERES DAS REDES PÚBLICA E PRIVADA DO MUNICÍPIO DE CANGUÇU A PERMITIREM A PRESENÇA DE DOULAS DURANTE TODO O PERÍODO DO TRABALHO DE PARTO, DO PARTO E DO PÓS-PARTO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1159/1406_projeto_de_lei_-_combate_ao_racismo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1159/1406_projeto_de_lei_-_combate_ao_racismo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INCLUI, NO CURRÍCULO ESCOLAR DA REDE MUNICIPAL DE ENSINO, A OBRIGATORIEDADE  DA ABORDAGEM DE CONTEÚDOS QUE PROMOVAM O COMBATE AO RACISMO.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1160/1506_projeto_de_lei_-_comenda_merito_em_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1160/1506_projeto_de_lei_-_comenda_merito_em_saude.docx</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO TÍTULO VIII E INCLUI OS ARTIGOS 27-A, 28-A E O 29-A,  NA LEI Nº 4.836 DE 02 DE JULHO DE 2019, COM A CRIAÇÃO DA COMENDA MÉRITO EM  SAÚDE DE CANGUÇU DR. WELTON TERRES.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_lei_ambulancia.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_lei_ambulancia.pdf</t>
   </si>
   <si>
     <t>INSTITUI E ESTABELECE O PROJETO EQUIPE MÉDICA E AMBULÂNCIA EM EVENTOS COMO VELOTERRA, RALY, RODEIOS, ENTRE OUTROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1172/plo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1172/plo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 11.175,82 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 056/2023).</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1180/2206_projeto_de_lei_-_comenda_merito_imprensa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1180/2206_projeto_de_lei_-_comenda_merito_imprensa.docx</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO TÍTULO VIII - DO  MÉRITO EM EDUCAÇÃO, MÉRITO EM SAÚDE E MÉRITO IMPRENSA E INCLUI O ART. 27-B, O ART. 28-B E O ART. 29-B,  NA LEI Nº 4.836 DE 02 DE JULHO DE 2019, COM A CRIAÇÃO DA COMENDA MÉRITO IMPRENSA DE CANGUÇU HERMES RIBEIRO DE SOUZA FILHO.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/plo_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/plo_1.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO SUPLEMENTAR POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 11.493.919,20 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 58/2023)</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/me_057.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/me_057.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 191.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 057/2023).</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Arion Braga, Cesar Augusto Bitencourt Madrid, Diego Romão Helvig Wolter, Emerson Henzel Machado, Francisco Romeu da Silva Vilela (Xico Vilela), Leandro Gauger Ehlert (Pipa), Luciano Bertinetti, Marcelo Romig Maron, Paulo Bauer, Silvio Venzke Neutzling</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/brn30055c9aeaa3_053400.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/brn30055c9aeaa3_053400.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL E DO VICE-PREFEITO DO MUNICIPIO DE CANGUÇU/RS PARA A LEGISLATURA DE 01/01/2025 A 31/12/2028 E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/brn30055c9aeaa3_053405.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/brn30055c9aeaa3_053405.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DO MUNICIPIO DE CANGUÇU/RS PARA A LEGISLATURA DE 01/01/2025 A 31/12/2028 E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/brn30055c9aeaa3_053403.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/brn30055c9aeaa3_053403.pdf</t>
   </si>
   <si>
     <t>"FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE CANGUÇU PARA A LEGISLATURA DE 01/01/2025 A 31/12/2028 E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Arion Braga, Cesar Augusto Bitencourt Madrid, Diego Romão Helvig Wolter, Emerson Henzel Machado, Francisco Romeu da Silva Vilela (Xico Vilela), Jardel Souza de Oliveira, Leandro Gauger Ehlert (Pipa), Luciano Bertinetti, Marcelo Romig Maron, Oraci de Souza Teixeira, Paulo Bauer, Silvio Venzke Neutzling, Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/brn30055c9aeaa3_053398.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/brn30055c9aeaa3_053398.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI MUNICIPAL Nº 5.354, DE VINTE SEIS DE AGOSTO DE 2022".</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/inclusao_de_inciso_na_lei_n_5160.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/inclusao_de_inciso_na_lei_n_5160.docx</t>
   </si>
   <si>
     <t>INCLUSÃO DE INCISO V NO ARTIGO 1° DA  LEI DE N° 5.160, DE 19/08/2021.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/mensagem_executiva_062.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/mensagem_executiva_062.2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 5.268,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS (MENSAGEM EXECUTIVA Nº 062/2023)</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/banco_de_armacao_de_oculos__para_o_fornecimento_gratuito_de_armacoes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/banco_de_armacao_de_oculos__para_o_fornecimento_gratuito_de_armacoes.pdf</t>
   </si>
   <si>
     <t>CRIA O BANCO DE ARMAÇÕES DE ÓCULOS PARA O FORNECIMENTO GRATUITO DE ARMAÇÕES.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/mensagem_executiva_61.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/mensagem_executiva_61.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº1.832/98 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE UM TERMO DE PROPRIEDADE DO MUNICÍPIO DE CANGUÇU A UNIÃO FEDERAL” (MENSAGEM EXECUTIVA Nº 61/2023).</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_habitacao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_habitacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II DO ART. 13, DA LEI Nº 5.434, DE 17 DE MARÇO DE 2023, DISPÕE SOBRE A POLÍTICA HABITACIONAL DE INTERESSE SOCIAL DO MUNICÍPIO DE CANGUÇU, REVOGA LEI MUNICIPAL Nº 4.686/2018 E DÁ OUTRAS PROVIDÊNCIAS - VETO TOTAL.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/mensagem_executiva_63.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/mensagem_executiva_63.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DIREITOS HUMANOS, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 063/2023).</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_concurso_redacao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_concurso_redacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO PODER LEGISLATIVO  DO MUNICÍPIO DE CANGUÇU O CONCURSO ANUAL DE REDAÇÃO “AMILTON VALENTE DA SILVEIRA” ENTRE OS ALUNOS DA REDE PÚBLICA DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/institui_a_semana_do_campo_limpo_no_ambito_do_municipio_de_cangucu_e_da_outras_providencias..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/institui_a_semana_do_campo_limpo_no_ambito_do_municipio_de_cangucu_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA DO CAMPO LIMPO" NO ÂMBITO DO MUNICÍPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_triagem_precoce.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_triagem_precoce.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI A TRIAGEM PRECOCE DE DIAGNÓSTICO PARA O TEA NO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_-_altera_a_lei_municipal_no_3.684-11_que_estabelece_normas_e_taxas_para_o_licenciamento_ambiental_municipal_e_da_outras_providencias..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_-_altera_a_lei_municipal_no_3.684-11_que_estabelece_normas_e_taxas_para_o_licenciamento_ambiental_municipal_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 3.684-11 QUE ESTABELECE NORMAS E TAXAS PARA O LICENCIAMENTO AMBIENTAL MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS” - VETO TOTAL.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/plo_-_denomina_via_publica_de_nosso_municipio_de_pedro_ricardo_da_silva_boemeke..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/plo_-_denomina_via_publica_de_nosso_municipio_de_pedro_ricardo_da_silva_boemeke..docx</t>
   </si>
   <si>
     <t>“DENOMINA VIA PÚBLICA DE NOSSO MUNICÍPIO DE “PEDRO RICARDO DA SILVA BOEMEKE”.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/projeto_de_lei_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/projeto_de_lei_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA ESPECIAL DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/1608_projeto_de_lei_-_prioridade_mulheres.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/1608_projeto_de_lei_-_prioridade_mulheres.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE VISA ASSEGURAR ÀS MULHERES DE BAIXA RENDA E VÍTIMAS DE VIOLÊNCIA DOMÉSTICA A PRIORIDADE EM PROGRAMAS E SERVIÇOS SOCIAIS DO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/me_65.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/me_65.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 34.867,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 065/2023).</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/me_64.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/me_64.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.496/2010 DE 18 DE OUTUBRO DE 2010, QUE CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO AO MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 064/2023).</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/me_66.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/me_66.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 70.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 066/2023).</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/me_67.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/me_67.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 36.675,57 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 067/2023).</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/me_68.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/me_68.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 100.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 068/2023).</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/me_69.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/me_69.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 150.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 069/2023).</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/me_71.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/me_71.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE CANGUÇU A CEDER IMÓVEL DE SUA PROPRIEDADE E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 71/2023).</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/me_72.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/me_72.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 50.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 072/2023).</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_sobre_o_dia_municipal_da_equoterapia_1__.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_sobre_o_dia_municipal_da_equoterapia_1__.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O DIA MUNICIPAL DA EQUOTERAPIA EM CANGUÇU.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/mensagem_execut_075.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/mensagem_execut_075.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.000.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA Nº 075/2023).</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/me_73.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/me_73.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 9.100,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 073/2023).</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/me_74.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/me_74.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 200.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 074/2023).</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/me_070.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/me_070.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA Nº 070/2023).</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/me_76.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/me_76.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI 14434/2022, CRIA O COMPLETIVO REMUNERATÓRIO E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 076/2023).</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/emenda_a_lei_que_obriga_destinacao_de_recursos_2_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/emenda_a_lei_que_obriga_destinacao_de_recursos_2_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PORCENTAGEM NA LEI QUE INSTITUI OBRIGATORIEDADE DE DESTINAÇÃO DE PARTE DO ORÇAMENTO ANUAL MUNICIPAL PARA AUXÍLIO AO TEA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/pl-_mensagem_legislativa_nova_redacao_a_lei_4335-2015_construcoes_irregulares28129_assinado_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/pl-_mensagem_legislativa_nova_redacao_a_lei_4335-2015_construcoes_irregulares28129_assinado_1.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI 4.335/2015 DE 25.11.2015 QUE DISPÕE SOBRE A REGULARIZAÇÃO DE CONSTRUÇÕES CLANDESTINAS E IRREGULARES, EM SITUAÇÃO CONSOLIDADA NO TERRITÓRIO DO MUNICÍPIO DE CANGUÇU/RS.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/me_77.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/me_77.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O CONTRATO ATUAL, TEMPORÁRIO E EMERGENCIALMENTE, DE PESSOAL PARA A SECRETARIA DESENVOLVIMENTO ECONÔMICO E URBANISMO E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 077/2023).</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/me_78.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/me_78.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, 14 SERVENTES 40H PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO ESPORTES E CULTURA E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 078/2023).</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/simca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/simca.docx</t>
   </si>
   <si>
     <t>DECLARA ENTIDADE DE UTILIDADE PÚBLICA E ASSISTENCIAL- SINDICATO DOS MUNICIPÁRIOS DE CANGUÇU – SIMCA.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Francisco Romeu da Silva Vilela (Xico Vilela)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/06-10_projeto_de_lei_rua_vereador_daltro_tavares.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/06-10_projeto_de_lei_rua_vereador_daltro_tavares.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA DE NOSSO MUNICÍPIO DE "VEREADOR DALTRO TAVARES".</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/pl-_mensagem_legislativa_criacao_da_semana_de_recolhimento_de_embalagens_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/pl-_mensagem_legislativa_criacao_da_semana_de_recolhimento_de_embalagens_1.docx</t>
   </si>
   <si>
     <t>"AUTORIZA A CRIAÇÃO DO POSTO DE RECOLHIMENTO PARA  EMBALAGENS  DE AGROTÓXICOS VAZIAS COM POSTERIOR ENCAMINHAMENTO CENTRAL DE RECEBIMENTO DE EMBALAGENS VAZIAS DE AGROTÓXICOS DO CAPÃO DO LEÃO – RS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/me_79.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/me_79.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CRIAÇÃO DO COMITÊ GESTOR MUNICIPAL INTERSETORIAL DO PROGRAMA BOLSA FAMÍLIA – COGEMI - PBF E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 079/2023).</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/plo_proc_seletivo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/plo_proc_seletivo.docx</t>
   </si>
   <si>
     <t>DETERMINA AS CONDIÇÕES E AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, PRECEDIDA DE PROCESSO SELETIVO, PARA A FUNÇÃO PÚBLICA DE OFICIAL DE RECURSOS HUMANOS.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/pl-_mensagem_legislativa_instituicoes_publicas_e_privadas_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/pl-_mensagem_legislativa_instituicoes_publicas_e_privadas_1.docx</t>
   </si>
   <si>
     <t>“AUTORIZA INSTITUIÇÕES PÚBLICAS E PRIVADAS A CELEBRAR ACORDOS E PARCERIAS EM PROL DA QUALIDADE DO ENSINO”.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/me_81.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/me_81.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 294.430,85 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 081/2023).</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/me_83.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/me_83.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 25.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 083/2023).</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/me_80.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/me_80.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 25.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 080/2023).</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/me_82.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/me_82.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 170,03 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 082/2023).</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/me_84.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/me_84.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 6.432,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 084/2023).</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/ldo_2024_merged.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/ldo_2024_merged.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS" (MENSAGEM EXECUTIVA Nº 85/2023).</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Carlos Eduardo Domingues Martins (Dudu)</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1494/projeto_de_lei_ruas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1494/projeto_de_lei_ruas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIAS, LOGRADOUROS E BENS PÚBLICOS DO MUNICÍPIO DE CANGUÇU COM O NOME DE MULHERES.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/me_87.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/me_87.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE CANGUÇU A FIRMAR PARCERIA COM O MUNICÍPIO DE SÃO LOURENÇO DO SUL” (MENSAGEM EXECUTIVA Nº 087/2023).</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/me_88.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/me_88.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR OS CONTRATOS, TEMPORÁRIA E EMERGENCIALMENTE, DE PESSOAL PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA 88/2023).</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/me_86.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/me_86.2023.pdf</t>
   </si>
   <si>
     <t>“INCLUI ATRIBUIÇÕES PARA O CARGO DE VICE PREFEITO MUNICIPAL” (MENSAGEM EXECUTIVA Nº 086/2023).</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/2023_projeto_de_lei_merenda_escolar_restricoes_alimentares.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/2023_projeto_de_lei_merenda_escolar_restricoes_alimentares.pdf</t>
   </si>
   <si>
     <t>GARANTE O FORNECIMENTO DE ALIMENTAÇÃO ESPECIAL PARA ESTUDANTES QUE POSSUAM RESTRIÇÕES ALIMENTARES OU QUE NECESSITEM ALGUMA SUPLEMENTAÇÃO ESPECÍFICA NA ALIMENTAÇÃO ESCOLAR DAS INSTITUIÇÕES DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/me_89.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/me_89.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 5.381/2022 DE 22 DE NOVEMBRO DE 2022, QUE CRIA O PROGRAMA MUNICIPAL DE RESERVAÇÃO DE ÁGUA DE CANGUÇU-RS, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 089/2023) - VETO PARCIAL.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1555/me_90.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1555/me_90.2023.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AO ARTIGO 9º DA LEI 5.434/2023 DE 03.05.2019 QUE DISPÕE SOBRE A POLÍTICA HABITACIONAL DE INTERESSE SOCIAL DO MUNICÍPIO” (MENSAGEM EXECUTIVA Nº 090/2023).</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1557/pl-_mensagem_legislativa_diretores_e_vice_de_escolas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1557/pl-_mensagem_legislativa_diretores_e_vice_de_escolas.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CRITÉRIOS TÉCNICOS DE MÉRITO E DE DESEMPENHO E PARTICIPAÇÃO DA COMUNIDADE ESCOLAR NA DESIGNAÇÃO DA FUNÇÃO DE DIRETOR ESCOLAR, NAS UNIDADES DE ENSINO DO SISTEMA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1590/plo_-_comenda_martinho_lutero.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1590/plo_-_comenda_martinho_lutero.docx</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO TÍTULO VI – DA COMENDA MÉRITO CULTURAL CAA-GUASSU, E INCLUI OS ART. 21-A, ART. 22-A E ART. 23-A, NA LEI Nº 4.836 DE 02 DE JULHO DE 2019, COM A CRIAÇÃO DA COMENDA MARTINHO LUTERO.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1592/me_91.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1592/me_91.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 10.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2022, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 091/2023).</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1593/me_92.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1593/me_92.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DIREITOS HUMANOS E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 092/2023) - VETO PARCIAL.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1594/me_93.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1594/me_93.2023.pdf</t>
   </si>
   <si>
     <t>“FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 7.125,72 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 093/2023).</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1606/me_94.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1606/me_94.2023.pdf</t>
   </si>
   <si>
     <t>“FIXA LIMITE PARA O DUODÉCIMO” (MENSAGEM EXECUTIVA Nº 094/2023).</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1607/me_95.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1607/me_95.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.496/2010 DE 18 DE OUTUBRO DE 2010, QUE CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO AO MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 095/2023) - VETO TOTAL.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1627/me_96.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1627/me_96.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O CONTRATO ATUAL, TEMPORÁRIO E EMERGENCIALMENTE, DE PESSOAL PARA A SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E COOPERATIVISMO E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 096/2023).</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1628/me_98.2023_loa_2024.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1628/me_98.2023_loa_2024.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE CANGUÇU/RS, PARA O EXERCÍCIO DE 2024” (MENSAGEM EXECUTIVA Nº 098/2023).</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1633/me_99.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1633/me_99.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 88 DA LEI MUNICIPAL N° 3689/2012, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 099/2023).</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1635/me_100.2023_ret.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1635/me_100.2023_ret.pdf</t>
   </si>
   <si>
     <t>“ALTERA O CARGO DE AGENTE DE SAÚDE DA DENGUE, PREVISTO NO IV - GRUPO DE SERVIÇO SOCIAL E DE SAÚDE - SSS DO ARTIGO 3º DA LEI MUNICIPAL Nº 2.605/2005”(MENSAGEM EXECUTIVA Nº 100/2023) - VETO PARCIAL.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1646/me_101.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1646/me_101.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 50.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2023, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 101/2023).</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1647/me_103.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1647/me_103.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O CONTRATO ATUAL, TEMPORÁRIO E EMERGENCIALMENTE, DE PESSOAL PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESPORTES E CULTURA E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 103/2023).</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1648/me_97.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1648/me_97.2023.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AO PARÁGRAFO 1° E AOS INCISOS I E II DO ARTIGO 19º DA LEI 4.467/2016 QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL NO ÂMBITO DO MUNICÍPIO CANGUÇU/RS E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 097/2023).</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1661/me_104.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1661/me_104.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESPORTES E CULTURA, PARA O ANO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 104/2023).</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1675/me_105.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1675/me_105.2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 105/2023).</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1704/me_102.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1704/me_102.2023.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A DECLARAÇÃO MENSAL DE SERVIÇOS DE INSTITUIÇÕES FINANCEIRAS – DES-IF, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 102/2023).</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1722/me_106.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1722/me_106.2023.pdf</t>
   </si>
   <si>
     <t>“CONCEDE AOS SERVIDORES PÚBLICOS MUNICIPAIS ESTATUTÁRIOS EFETIVOS E CELETISTAS NO ANO DE 2023 UMA 13ª PARCELA DO TICKET ALIMENTAÇÃO E REVOGA O ARTIGO 3o DA LEI MUNICIPAL Nº 5.239/2022”.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Cesar Augusto Bitencourt Madrid, Emerson Henzel Machado, Leandro Gauger Ehlert (Pipa), Marcelo Romig Maron, Oraci de Souza Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/940/par_-_altera_a_redacao_do_art._335_da_lei_municipal_no34_de_23_de_outubro_de_2008_e_da_outras_providencias.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/940/par_-_altera_a_redacao_do_art._335_da_lei_municipal_no34_de_23_de_outubro_de_2008_e_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ART. 335 DA LEI MUNICIPAL Nº34 DE 23 DE OUTUBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/943/par_-_altera_o__1o_do_art._342_inclui_no_art._343_os_incisos_v_vi_vii_e_viii_e_altera_o__1o_da_outras_providencias.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/943/par_-_altera_o__1o_do_art._342_inclui_no_art._343_os_incisos_v_vi_vii_e_viii_e_altera_o__1o_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ART. 342, INCLUI NO ART. 343 OS INCISOS V, VI, VII E VIII E ALTERA O § 1º DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>Augusto Moreira Pinz, Diego Romão Helvig Wolter, Emerson Henzel Machado, Francisco Romeu da Silva Vilela (Xico Vilela), Jardel Souza de Oliveira, Leandro Gauger Ehlert (Pipa), Luciano Bertinetti</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1079/proposta_de_alteracao_da_resolucao_no_034.2008.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1079/proposta_de_alteracao_da_resolucao_no_034.2008.pdf</t>
   </si>
   <si>
     <t>INCLUI O ART. 96 - A NO REGIMENTO INTERNO, QUE TRATA DA CRIAÇÃO DA COMISSÃO PERMANENTE DE DEFESA DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>CETIC - Comissão de Ética</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1174/pr_cetic.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1174/pr_cetic.pdf</t>
   </si>
   <si>
     <t>APLICA PENALIDADE NOS TERMOS DO CÓDIGO DE ÉTICA PARLAMENTAR DA CÂMARA DE VEREADORES DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO DE CANGUÇU NO ÂMBITO DA CÂMARA MUNICIPAL DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/pr_tribuna_imprensa.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/pr_tribuna_imprensa.pdf</t>
   </si>
   <si>
     <t>DENOMINA A TRIBUNA DE IMPRENSA DA CÂMARA MUNICIPAL DE VEREADORES DE CANGUÇU DE: "TRIBUNA DE IMPRENSA HERMES RIBEIRO SOUZA FILHO".</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>Marcelo Romig Maron, Arion Braga, Cesar Augusto Bitencourt Madrid, Francisco Romeu da Silva Vilela (Xico Vilela), Iasmin Roloff Rutz, Ildo Venzke, Jardel Souza de Oliveira, Leandro Gauger Ehlert (Pipa), Luciano Bertinetti, Oraci de Souza Teixeira, Paulo Bauer, Silvio Venzke Neutzling, Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1658/regimento_interno_cangucu_-_versao_01_1_1_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1658/regimento_interno_cangucu_-_versao_01_1_1_1.docx</t>
   </si>
   <si>
     <t>“INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANGUÇU”.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/797/decreto_legislativo_maicon_felipe_cortez_dos_santos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/797/decreto_legislativo_maicon_felipe_cortez_dos_santos.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CANGUÇUENSE PARA: MAICON FELIPE CORTEZ DOS SANTOS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/857/dl_-_placa_de_reconhecimento_brigada.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/857/dl_-_placa_de_reconhecimento_brigada.docx</t>
   </si>
   <si>
     <t>PLACA DE RECONHECIMENTO PARA 2º SGT RAFAEL MEDINA SOUZA, SGT MARCO AURÉLIO DE LIMA VIEIRA, SGT MAICON FELIPE CORTEZ DOS SANTOS E SGT CLAUDEMIR CAVALHEIRO MELO.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/982/comenda_joaquim_teixeira_nunes_para_ctg_tropeiros_da_amizade.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/982/comenda_joaquim_teixeira_nunes_para_ctg_tropeiros_da_amizade.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA JOAQUIM TEIXEIRA NUNES PARA CTG TROPEIROS DA AMIZADE PELOS SEUS 25 ANOS</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/992/dl_-_merito_esportivo_e_lazer_-_jesus_pereira__marcelo_peligrinote.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/992/dl_-_merito_esportivo_e_lazer_-_jesus_pereira__marcelo_peligrinote.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA MÉRITO ESPORTIVO E DE LAZER ADÃO JESUS MARQUES PEREIRA – JESUS PEREIRA PARA: MARCELO PELLEGRINOTTI.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1022/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1022/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU PARA PATRULHA RURAL DA BRIGADA MILITAR DE CANGUÇU- CAP MADRUGA.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1023/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1023/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU PARA PATRULHA RURAL DA BRIGADA MILITAR DE CANGUÇU- SD MACHADO.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1024/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1024/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU PARA JOSÉ LUIZ RODRIGUES DA CUNHA.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1025/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1025/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU PARA PATRULHA RURAL DA BRIGADA MILITAR DE CANGUÇU- TEN MÜLLER.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1026/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1026/comenda_merito_em_seguranca_publica_de_cangucu.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU PARA PATRULHA RURAL DA BRIGADA MILITAR DE CANGUÇU- SD DIONATAN.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1057/pdl_-_concede_titulo_de_cidadao_honorario_para_-_geovane_klipel.doc</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1057/pdl_-_concede_titulo_de_cidadao_honorario_para_-_geovane_klipel.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO PARA: GEOVANE KLIPEL – DELEGADO DE POLÍCIA (ID: 4778871)</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1060/dl_-_comenda_anita_garibaldi.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1060/dl_-_comenda_anita_garibaldi.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDA COMENDA ANITA GARIBALDI PARA: IZABELA CORREA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1080/comenda_anita_garibaldi-_jane_guerra.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1080/comenda_anita_garibaldi-_jane_guerra.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA ANITA GARIBALDI PARA JANE MARIA GUERRA DA CUNHA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1081/comenda_anita_garibaldi-_geisa.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1081/comenda_anita_garibaldi-_geisa.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA ANITA GARIBALDI PARA GEISA PORTELINHA COELHO.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1082/comenda_anita_garibaldi-_karine.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1082/comenda_anita_garibaldi-_karine.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA ANITA GARIBALDI PARA KARINE SCWARTZ GEHRMANN.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1083/titulo_cidadao_emerito_-ten_zanetti.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1083/titulo_cidadao_emerito_-ten_zanetti.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO EMÉRITO CANGUÇUENSE PARA TEN. MARCOS ZANETTI DA CRUZ.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1084/rogerio_goncalves_da_fonseca.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1084/rogerio_goncalves_da_fonseca.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU PARA ROGÉRIO GONÇALVES DA FONSECA.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1087/fernando__britto_matias.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1087/fernando__britto_matias.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU AO DIRETOR INTERINO DO PRESÍDIO ESTADUAL DE CANGUÇU FERNANDO ZACOTÉGUI DE BRITO MATIAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1088/cidadao_cangucuense_marcelino_santos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1088/cidadao_cangucuense_marcelino_santos.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CANGUÇUENSE PARA MARCELINO DOS SANTOS.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1089/cidadao_cangucuense_juliano_santos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1089/cidadao_cangucuense_juliano_santos.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CANGUÇUENSE PARA JULIANO DOS SANTOS.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>Jardel Souza de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1112/placa_de_reconhecimento_quilombo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1112/placa_de_reconhecimento_quilombo.docx</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE RECONHECIMENTO PARA: QUILOMBO PASSO DO LOURENÇO</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1123/3005_titulo_merito_empresarial_-_fazenda_serra_dos_tapes.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1123/3005_titulo_merito_empresarial_-_fazenda_serra_dos_tapes.docx</t>
   </si>
   <si>
     <t>CONCEDE DE COMENDA DO MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU PARA FAZENDA SERRA DOS TAPES, PELA MAIS RECENTE PREMIAÇÃO COMO UM DOS MELHORES AZEITES DO PLANETA.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1125/comenda_anita_garibaldi_-_rosane.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1125/comenda_anita_garibaldi_-_rosane.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA ANITA GARIBALDI PARA ROSANE DOS SANTOS ZANETTI.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1126/comenda_anita_garibaldi_-_iza.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1126/comenda_anita_garibaldi_-_iza.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA ANITA GARIBALDI PARA IZAIR DE VASCONCELOS LEAL (IZA).</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1127/decreto_legislativo_joziane_scalione_.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1127/decreto_legislativo_joziane_scalione_.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CANGUÇUENSE PARA JOZIANI SCAGLIONI DIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1135/0106_titulo_merito_empresarial_-_verde_louro.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1135/0106_titulo_merito_empresarial_-_verde_louro.docx</t>
   </si>
   <si>
     <t>COMENDA DO MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU PARA A FAZENDA MATO GRANDE.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1153/1106placa_de_homenagem_-_escola_feliciano.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1153/1106placa_de_homenagem_-_escola_feliciano.docx</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE HOMENAGEM, PARA: ESCOLA E. E. F. FELICIANO BARCELLOS NUNES, PELA PASSAGEM DE SEUS 75 ANOS DE ATIVIDADES EM PROL DA EDUCAÇÃO, EM NOSSO MUNICÍPIO, EM JUNHO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1176/2006_comenda_anita_garibaldi_-_izabel.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1176/2006_comenda_anita_garibaldi_-_izabel.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA ANITA GARIBALDI PARA ISABEL CRISTINA GONÇALVES BORGES.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1177/2306_comenda_joaquim_teixeira_nunes_-_alex_e_eduarda.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1177/2306_comenda_joaquim_teixeira_nunes_-_alex_e_eduarda.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA JOAQUIM TEIXEIRA NUNES PARA ALEX RIBEIRO LEMES  E EDUARDA PERES LEMES.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1178/2006_comenda_anita_garibaldi_-_janete.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1178/2006_comenda_anita_garibaldi_-_janete.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA ANITA GARIBALDI PARA JANETI TEREZINHA CARDOSO VARGAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1179/2006_comenda_anita_garibaldi_-_fernanda.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1179/2006_comenda_anita_garibaldi_-_fernanda.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA ANITA GARIBALDI PARA FERNANDA JARDIM BARBOSA DA FONSECA.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/2906_titulo_merito_empresarial_-_fazenda_taruma_da_boa_vista.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/2906_titulo_merito_empresarial_-_fazenda_taruma_da_boa_vista.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU PARA: FAZENDA TARUMÃ DA BOA VISTA.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/comenda_osmar_krause_paragdf_bauernkreis_.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/comenda_osmar_krause_paragdf_bauernkreis_.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA OSMAR KRAUSE PARA  GDF BAUERKREIS</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/concede_comenda_osmar_krause_para_museu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/concede_comenda_osmar_krause_para_museu.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA OSMAR KRAUSE_x000D_
  PARA MUSEU : UMA AVENTURA NO TEMPO, ESCOLA  MUNICIPAL DE ENSINO FUNDAMENTAL CARLOS SOARES DA SILVEIRA</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/pdl_-_concede_a_comenda_merito_cultural_para_grupo_de_dancas_folcloricas_bauernkreis.doc</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/pdl_-_concede_a_comenda_merito_cultural_para_grupo_de_dancas_folcloricas_bauernkreis.doc</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO CULTURAL PARA GRUPO DE DANÇAS FOLCLÓRICAS BAUERNKREIS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/placa_ser_crianca.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/placa_ser_crianca.pdf</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE HOMENAGEM E RECONHECIMENTO PARA "SER CRIANÇA" - CENTRO DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/comenda_osmar_krause_para_giales_rai.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/comenda_osmar_krause_para_giales_rai.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA OSMAR KRAUSE PARA GIALES RAI BLÖDORN RUTZ</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/pdl_-_concede_comenda_merito_empresarial_e_industrial_de_cangucu_para_auto_pecas_darci.doc</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/pdl_-_concede_comenda_merito_empresarial_e_industrial_de_cangucu_para_auto_pecas_darci.doc</t>
   </si>
   <si>
     <t>FICA CONCEDIDA A COMENDA MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU, PARA: AUTO PEÇAS DARCI</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/1307_placa_de_homenagem_-_mara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/1307_placa_de_homenagem_-_mara.docx</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE HOMENAGEM PARA: MARA ROZANGELA OLIVEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/1307_placa_de_homenagem_-_ney.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/1307_placa_de_homenagem_-_ney.docx</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE HOMENAGEM PARA: CLAUDIONEI BUCHWEITZ SCHELLIN.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/dl_-_placa_de_reconhecimento_aderlei_tessmer.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/dl_-_placa_de_reconhecimento_aderlei_tessmer.pdf</t>
   </si>
   <si>
     <t>PLACA DE HOMENAGEM E RECONHECIMENTO PARA ADERLEI TESSMER PELO CONQUISTA DO 1º LUGAR NA MODALIDA DE TAVA NO 15º RODEIO NACIONAL REALIZADO NA CIDADE DE IRATI- PARANÁ NOS DIAS 21/22 E 23 DE JULHO DE 2023 REPRESENTANDO O CTG SENTINELA DA ARMADA E A 21º RT.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/dl_-_placa_de_reconhecimento_fabio_volmir.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/dl_-_placa_de_reconhecimento_fabio_volmir.pdf</t>
   </si>
   <si>
     <t>PLACA DE HOMENAGEM E RECONHECIMENTO PARA FÁBIO VOLMIR PELO CONQUISTA DO 1º LUGAR NA MODALIDADE DE TAVA NO 15º RODEIO NACIONAL REALIZADO NA CIDADE DE IRATI- PARANÁ NOS DIAS 21/22 E 23 DE JULHO DE 2023 REPRESENTANDO O CTG SENTINELA DAS COXILHAS E A 21º RT.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/dl_-_placa_de_reconhecimento_silvino_-_copia_-_copia.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/dl_-_placa_de_reconhecimento_silvino_-_copia_-_copia.pdf</t>
   </si>
   <si>
     <t>PLACA DE HOMENAGEM E RECONHECIMENTO PARA SILVINO FEHLEBERG PELO CONQUISTA DO 1º LUGAR NA MODALIDADE DE TAVA NO 15º RODEIO NACIONAL REALIZADO NA CIDADE DE IRATI- PARANÁ NOS DIAS 21/22 E 23 DE JULHO DE 2023 REPRESENTANDO O CTG RAUL SILVEIRA E A 21º RT.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/dl_-_placa_de_reconhecimento_marco.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/dl_-_placa_de_reconhecimento_marco.pdf</t>
   </si>
   <si>
     <t>PLACA DE HOMENAGEM E RECONHECIMENTO PARA MARCO AURÉLIO FERREIRA LAGES PELO CONQUISTA DO 2º LUGAR NA MODALIDADE SOLO NO 15º RODEIO NACIONAL REALIZADO NA CIDADE DE IRATI- PARANÁ NOS DIAS 21/22 E 23 DE JULHO DE 2023 REPRESENTANDO O CTG RAUL SILVEIRA E A 21º RT.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/brasao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/brasao.docx</t>
   </si>
   <si>
     <t>CONCEDE BRASÃO DO MUNICÍPIO DE CANGUÇU PARA: COMUNIDADE EVANGÉLICA LUTERANA SÃO JOÃO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/3107_titulo_merito_empresarial_-_acican.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/3107_titulo_merito_empresarial_-_acican.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU PARA: ASSOCIAÇÃO DO COMÉRCIO, INDÚSTRIA, SERVIÇOS E AGRONEGÓCIO DE CANGUÇU (ACICAN), NO ANO EM QUE COMPLETA SEUS 73 ANOS DE ATIVIDADES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/3107_titulo_merito_empresarial_-_jaques_oliveira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/3107_titulo_merito_empresarial_-_jaques_oliveira.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU PARA: JAQUES OLIVEIRA IMÓVEIS, NO ANO EM QUE COMPLETA SEUS 47 ANOS DE ATIVIDADES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>Paulo Bauer</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/titulo_merito_empresarial_-mega_arte.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/titulo_merito_empresarial_-mega_arte.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA  MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU PARA:  LOUZADA E RODRIGUES COMÉRCIO E INDÚSTRIA DE ESQUADRIAS LTDA (MEGA ARTE).</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/comenda_merito_esportivo-luiz_carlos_alves.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/comenda_merito_esportivo-luiz_carlos_alves.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA MÉRITO ESPORTIVO E DE LAZER ADÃO JESUS MARQUES PEREIRA – JESUS PEREIRA PARA:LUIZ CARLOS FERREIRA ALVES</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/0708_titulo_merito_em_saude_-_alex.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/0708_titulo_merito_em_saude_-_alex.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO EM SAÚDE Dr. WELTON TERRES, PARA ALEX DIAS SCHUG.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/1707_titulo_merito_inprensa_-_luiz_guilherme.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/1707_titulo_merito_inprensa_-_luiz_guilherme.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO IMPRENSA DE CANGUÇU, PARA LUIZ GUILHERME HELWIG ALMEIDA.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/1707_titulo_merito_inprensa_-_liberdade.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/1707_titulo_merito_inprensa_-_liberdade.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO IMPRENSA DE CANGUÇU, PARA RÁDIO LIBERDADE FM.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/1707_titulo_merito_inprensa_-_cangucu_fm.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/1707_titulo_merito_inprensa_-_cangucu_fm.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO IMPRENSA DE CANGUÇU, PARA RÁDIO CANGUÇU FM.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/comenda_banda_vibrasom.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/comenda_banda_vibrasom.docx</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA MÉRITO CULTURAL CAA-GUASSU PARA: BANDA VIBRASOM”</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/brasao_comunidade_catolica.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/brasao_comunidade_catolica.pdf</t>
   </si>
   <si>
     <t>CONCEDE O BRASÃO DO MUNICÍPIO DE CANGUÇU PARA A COMUNIDADE CATÓLICA SÃO LOURENÇO DO PASSO DO LOURENÇO PELO COMPROMISSO NOTÁVEL EM PROMOVER O BEM-ESTAR ESPIRITUAL E SOCIAL DE SEUS MEMBROS E DA REGIÃO EM QUE ESTÁ INSERIDA.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/placa_invernada_adulta.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/placa_invernada_adulta.docx</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE HOMENAGEM E RECONHECIMENTO PARA INVERNADA ADULTA CTG SINUELO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/comenda_kerb_fm_879.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/comenda_kerb_fm_879.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA  MÉRITO IMPRENSA DE CANGUÇU PARA: RÁDIO COMUNITARIA KERB FM.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/placa_ctg_sinuelo_coord.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/placa_ctg_sinuelo_coord.docx</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE HOMENAGEM E RECONHECIMENTO PARA COORDENAÇÃO DO PROJETO ENART DO CTG SINUELO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/pdl_-_concede_titulo_de_cidadao_honorario_para_-_renato_cougo_dos_santos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/pdl_-_concede_titulo_de_cidadao_honorario_para_-_renato_cougo_dos_santos.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO HONORÁRIO PARA RENATO COUGO DOS SANTOS</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/placa_prof_marcia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/placa_prof_marcia.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA MÉRITO EM EDUCAÇÃO PARA A PROFESSORA MÁRCIA FOSTER MESKO, NATURAL DE CANGUÇU, PELO IMPORTANTE PRÊMIO DE DISTINÇÃO DA UNIÃO INTERNACIONAL DE QUÍMICA PURA E APLICADA, EM UM EVENTO QUE REALIZOU-SE NA HOLANDA.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/pdl_-_concede_titulo_de_cidadao_honorario_para_jary_certo_assinado_.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/pdl_-_concede_titulo_de_cidadao_honorario_para_jary_certo_assinado_.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO HONORÁRIO PARA: JARY VITÓRIA ALVES – PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE CANGUÇU”.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/dl_-_titulo_de_cidadao_cangucuense_para_cleusa_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/dl_-_titulo_de_cidadao_cangucuense_para_cleusa_1.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO CANGUÇUENSE PARA CLEUSA MARIA THEIS HELBIG, PELA LONGA TRAJETÓRIA DE ATUAÇÃO DEDICADA À EDUCAÇÃO INFANTIL E EDUCAÇÃO ESPECIAL NO MUNICÍPIO DE CANGUÇU, DEMONSTRANDO UM COMPROMISSO INABALÁVEL COM O SETOR EDUCACIONAL LOCAL.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/1309_titulo_merito_em_saude_-_dra_amanda.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/1309_titulo_merito_em_saude_-_dra_amanda.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO EM SAÚDE Dr. WELTON TERRES PARA AMANDA OTTO TAVARES SILVA .</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/pdl_-_da_insignia_jovem_destaque_para_kristhiny_drawanz_zarnott.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/pdl_-_da_insignia_jovem_destaque_para_kristhiny_drawanz_zarnott.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DA INSÍGNIA JOVEM DESTAQUE PARA KRISTHINY DRAWANZ ZARNOTT</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/06-10_projeto_de_decreto_legislativo_loja_colombo_cangucu.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/06-10_projeto_de_decreto_legislativo_loja_colombo_cangucu.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO EMPRESARIAL E INDUSTRIAL PARA LOJA COLOMBO CANGUÇU.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/0610__placa_-_janete_e_toninho.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/0610__placa_-_janete_e_toninho.docx</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS REQUER QUE APÓS A DEVIDA TRAMITAÇÃO REGIMENTAL, SEJA ENTREGUE PLACA DE RECONHECIMENTO PARA: ANTÔNIO CARLOS DA SILVEIRA RODRIGUES E JANETE DA FONSECA RODRIGUES, PELA SOLIDARIEDADE, PRESTEZA E TRABALHO REALIZADO PELO CASAL COM ATENDIMENTO ÀS FAMÍLIAS ATINGIDAS PELOS ÚLTIMOS TEMPORAIS E CHUVA DE GRANIZO, NO ALTO DA CRUZ - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/comenda_joaquim_teixeira_nunes_cavalgada_solidaria.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/comenda_joaquim_teixeira_nunes_cavalgada_solidaria.docx</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA JOAQUIM TEIXEIRA NUNES PARA: I CAVALGADA SOLIDÁRIA DO BEM , POR PROMOVER UMA CAVALGADA COM OBJETIVO DE ARRECADAR ALIMENTOS PARA VÍTIMAS DAS ENCHENTES EM NOSSO ESTADO ENTRE OS DIAS 14 E 15 DE OUTUBRO DE 2023 E, AO MESMO TEMPO PRESERVAR E VALORIZAR OS COSTUMES E USOS DO POVO GAÚCHO, UNINDO CAVALARIANOS DE TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/dl_-_comenda_idoso_em_acao_para_maria_luisa_borges_de_borges_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/dl_-_comenda_idoso_em_acao_para_maria_luisa_borges_de_borges_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA IDOSO EM AÇÃO PARA MARIA LUÍSA BORGES.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/dl_-_titulo_de_cidadao_cangucuense_para_gilmar_danda_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/dl_-_titulo_de_cidadao_cangucuense_para_gilmar_danda_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CANGUÇUENSE PARA GILMAR DANDA.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/decreto_legislativo_merito_esportivo_3_de_out.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/decreto_legislativo_merito_esportivo_3_de_out.docx</t>
   </si>
   <si>
     <t>"CONCEDE COMENDA MÉRITO ESPORTIVO E DE LAZER ADÃO JESUS MARQUES PEREIRA – JESUS PEREIRA PARA 03 DE OUTUBRO F.C.""</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/decreto_legislativo_titulo_de_cidadao_cangucuense.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/decreto_legislativo_titulo_de_cidadao_cangucuense.docx</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO CANGUÇUENSE PARA ILDO VENZKE”.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/18-10_projeto_de_decreto_legislativo_cidadao_emerito_ireno.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/18-10_projeto_de_decreto_legislativo_cidadao_emerito_ireno.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO EMÉRITO CANGUÇUENSE PARA: "IRENO FANKA BICHET", PELOS TRABALHOS PRESTADOS COM GRANDE MAESTRIA NA ÁREA DA AGRICULTURA NO MUNICÍPIO DE CANGUÇU AO LONGO DE MAIS DE III DÉCADAS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/23-_10_projeto_de_decreto_legislativo_brasao_do_municipio_sindicato.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/23-_10_projeto_de_decreto_legislativo_brasao_do_municipio_sindicato.pdf</t>
   </si>
   <si>
     <t>CONCEDE O BRASÃO DO MUNICÍPIO PARA O SINDICATO RURAL DE CANGUÇU, PELA SUA VALOROSA ATUAÇÃO A MAIS DE VII DÉCADAS.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/24-_10_projeto_de_decreto_legislativo_brasao_do_municipio_sindicato_dos_trabalhadores_agricultores_de_cangucu.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/24-_10_projeto_de_decreto_legislativo_brasao_do_municipio_sindicato_dos_trabalhadores_agricultores_de_cangucu.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O BRASÃO DO MUNICÍPIO PARA O SINDICATO DOS TRABALHADORES AGRICULTORES FAMILIARES DE CANGUÇU. (O MAIOR DA AMÉRICA LATINA)</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/comenda_mulher_cidada_cangucuense_-_caroline_torres_hoffmann.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/comenda_mulher_cidada_cangucuense_-_caroline_torres_hoffmann.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MULHER CIDADÃ CANGUÇUENSE PARA CAROLINE TORRES HOFFMANN.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/comenda_mulher_cidada_cangucuense_-_luiza_helena.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/comenda_mulher_cidada_cangucuense_-_luiza_helena.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA MULHER CIDADÃ CANGUÇUENSE PARA LUIZA HELENA MOREIRA DA SILVEIRA.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/pdl_comenda_mine__maria_beatriz_duarte_da_rocha.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/pdl_comenda_mine__maria_beatriz_duarte_da_rocha.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE DESTAQUE NA CULTURA E APOIO À CONSCIÊNCIA NEGRA, JOSÉ NORBERTO BORGES - “MINÉ” PARA MARIA BEATRIZ DUARTE DA ROCHA.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/pdl_comenda_mine_hanilto_pereira.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/pdl_comenda_mine_hanilto_pereira.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE DESTAQUE NA CULTURA E APOIO À CONSCIÊNCIA NEGRA, JOSÉ NORBERTO BORGES - “MINÉ” PARA HANILTO PEREIRA.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pdl_-_concede_brasao_do_municipio_de_cangucu_para_cerealista_bahr.doc</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pdl_-_concede_brasao_do_municipio_de_cangucu_para_cerealista_bahr.doc</t>
   </si>
   <si>
     <t>CONCEDE BRASÃO DO MUNICÍPIO DE CANGUÇU PARA: CEREALISTA BAHR.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1582/placa_rotary.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1582/placa_rotary.docx</t>
   </si>
   <si>
     <t>CONCEDE PLACA DE HOMENAGEM E RECONHECIMENTO PARA O ROTARY CLUB DE CANGUÇU.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1585/comenda_mulher_cidada_cangucuense_-_marcia_duarte.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1585/comenda_mulher_cidada_cangucuense_-_marcia_duarte.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA MULHER CIDADÃ CANGUÇUENSE PARA MÁRCIA BROCKSTEDT DUARTE.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1586/comenda_mulher_cidada_cangucuense_-_olanda_krolow.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1586/comenda_mulher_cidada_cangucuense_-_olanda_krolow.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA MULHER CIDADÃ CANGUÇUENSE PARA OLANDA BERGMANN KROLOW.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1595/1307_placa_de_homenagem_-_ney.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1595/1307_placa_de_homenagem_-_ney.docx</t>
   </si>
   <si>
     <t>PLACA DE HOMENAGEM, PARA CLAUDIONEI BUCHWEITZ SCHELLIN.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1596/1307_placa_de_homenagem_-_mara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1596/1307_placa_de_homenagem_-_mara.docx</t>
   </si>
   <si>
     <t>PLACA DE HOMENAGEM, PARA MARA ROZANGELA OLIVEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1612/2711_comenda_joaquim_teixeira_nunes_-_alunos_apae.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1612/2711_comenda_joaquim_teixeira_nunes_-_alunos_apae.docx</t>
   </si>
   <si>
     <t>COMENDA JOAQUIM TEIXEIRA NUNES PARA: BRUNO MOTA SOARES E LAÍS KLUG NEITZKE E CÍNTIA VENSKE HELBIG E TIAGO THEIS HELBIG, PREMIADOS COM 1º E 3º LUGAR NAS DANÇAS GAÚCHAS DE SALÃO - PCD DURANTE O 36º ENART 2023.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>Emerson Henzel Machado</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1616/dl_-_titulo_de_cidadao_emerito.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1616/dl_-_titulo_de_cidadao_emerito.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ EMÉRITA PARA A SENHORA MARIA REGINA DE SOUZA MENARÉ PELOS SERVIÇOS PRESTADOS A COMUNIDADE CANGUÇUENSE COMO TAXISTA, DESDE DE 1996,  SENDO A PRIMEIRA MULHER TAXISTA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1654/decreto_legislativo_titulo_de_cidadao_cangucuense.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1654/decreto_legislativo_titulo_de_cidadao_cangucuense.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CANGUÇUENSE PARA DANIEL ALOISIO VIEIRA.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Pedido de Licença</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/licenca_luciano.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/licenca_luciano.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA PARA TRATAR DE INTERESSE PARTICULAR PELO PERÍODO DE 06 DIAS, DE 11 DE NOVEMBRO DE 2023 A 16 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/750/1101_-_audiencia_publica_-_cooesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/750/1101_-_audiencia_publica_-_cooesc.docx</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA, PARA TRATAR SOBRE O CONVÊNIO ENTRE PREFEITURA E COOPERATIVA DOS ESTUDANTES DE CANGUÇU – COOESC E O VALOR DAS PASSAGENS FIXADO PARA O ANO LETIVO DE 2023.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_no_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_no_1.docx</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE MAIS LIXEIRAS GRANDES NA VILA DA PEDREIRA.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_no_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_no_2.docx</t>
   </si>
   <si>
     <t>SOLICITO EM CARÁTER DE URGÊNCIA QUE SEJAM TOMADAS PROVIDÊNCIAS EM RELAÇÃO A PONTE DO PASSO DAS CARRETAS, RINCÃO DOS CRAVOS, 4º DISTRITO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_patrolamento_arroio_da_divisa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_patrolamento_arroio_da_divisa.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO ARROIO DA DIVISA, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/758/requerimento_patrolamento_corredor_do_guara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/758/requerimento_patrolamento_corredor_do_guara.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DO CORREDOR DO GUARÁ.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_travessas_i_ii.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_travessas_i_ii.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DAS RUAS - TRAVESSA I E II PASSANDO A PONTE DA RUA 21 DE ABRIL EM DIREÇÃO A BR 392.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_patrolamento_corredor_dos_pessegueiros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_patrolamento_corredor_dos_pessegueiros.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DO CORREDOR DOS PESSEGUEIROS, ONDE ENTRA NO JOSÉ HARTER E SAI NA ESTRADA PRINCIPAL DA NOVA GONÇALVES.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_patrolamento_estrada_do_bica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_patrolamento_estrada_do_bica.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO BICA NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_patrolamento_rincao_do_progresso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_patrolamento_rincao_do_progresso.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO RINCÃO DO PROGRESSO, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_patrolamento_santa_clara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_patrolamento_santa_clara.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DA SANTA CLARA.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/764/requerimento_patrolamento_venda_da_lagoa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/764/requerimento_patrolamento_venda_da_lagoa.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DA VENDA DA LAGOA, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/772/31-01_-_requerimento_patrolamento_corredor_dos_dutras_1_coxilha_dos_amaral..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/772/31-01_-_requerimento_patrolamento_corredor_dos_dutras_1_coxilha_dos_amaral..docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NO CORREDOR DOS DUTRAS, E REFORMA NA PONTE DO MESMO CORREDOR, PERTO DA PROPRIEDADE DO SR. IRANI ROSA, LOCALIZADO NA COXILHA DOS AMARAL 1° DISTRITO, PRIMEIRA ENTRADA A ESQUERDA ANTES DO COMÉRCIO DO ZEZÉ DIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/773/3101_-_requerimento_corredor_a_direita_da_associacao_da_coxilha_dos_amaral.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/773/3101_-_requerimento_corredor_a_direita_da_associacao_da_coxilha_dos_amaral.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NO CORREDOR Á DIREITA DA ASSOCIAÇÃO SANTO ÂNGELO DA COXILHA DOS AMARAL 1° DISTRITO ATÉ Á SAÍDA NO PASSO DO VALADÃO 1° DISTRITO, PERTO DA E.M.E.F SANTA MARIA, E TAMBÉM ATÉ A SAÍDA NA ESTRADA PRINCIPAL DA COXILHA DOS AMARAL NOVAMENTE. PEDIDO DOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/775/requerimento_no_3.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/775/requerimento_no_3.docx</t>
   </si>
   <si>
     <t>SOLICITO NOVAMENTE QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS EM RELAÇÃO A PONTE DO LAGEADO, RINCÃO DOS CRAVOS, 4º DISTRITO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/782/requerimento_manutencao_ponte.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/782/requerimento_manutencao_ponte.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO (TROCA DE PRANCHÕES) NA PONTE QUE LIGA O PASSO DO SARAIVA AO PASSO DO LOURENÇO.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/783/requerimento_patrolamento_corredor_do_salso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/783/requerimento_patrolamento_corredor_do_salso.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DO SALSO, 1°DISTRITO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/784/requerimento_patrolamento_corredor_da_tuna.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/784/requerimento_patrolamento_corredor_da_tuna.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DA TUNA, 3°DISTRITO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/785/requerimento_no_4.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/785/requerimento_no_4.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE LOCALIZADA NO PASSO DO SARAIVA, PASSANDO RESIDÊNCIA DO OTÁVIO BRANDI, NO TRAVESSÃO QUE LIGA COM O PASSO DO LOURENÇO, 4º DISTRITO.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/786/requerimento_corredor_dos_rediess.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/786/requerimento_corredor_dos_rediess.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NO CORREDOR DOS REDIESS, ONDE ENTRA PRÓXIMO AO  MARIO PALIVORDA E SAI NA ESTRADA PRINCIPAL DA COXILHA DOS CUNHAS, 1° DISTRITO.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_rua_adolfo_balz.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_rua_adolfo_balz.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DA RUA ADOLFO BALZ, NA VILA NOVA.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/788/solidez.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/788/solidez.docx</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO  PATROLAMENTO COM URGÊNCIA NA ESTRADA PRINCIPAL E CORREDORES NA LOCALIDADE DA SOLICIDEZ, 1º DISTRITO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/789/ponte_cangucu_velho.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/789/ponte_cangucu_velho.docx</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM URGÊNCIA DA PONTE NO CORREDOR NA LOCALIDADE CANGUÇU VELHO QUE  LIGA PASSO DO QUILOMBO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/790/06-02-requerimento_corredor_viveiro_calendo_coxilha_dos_amaral_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/790/06-02-requerimento_corredor_viveiro_calendo_coxilha_dos_amaral_1.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NO CORREDOR DO VIVEIRO CALÊNDOLA, LOCALIZADO NA COXILHA DOS AMARAL 1° DISTRITO, ATÉ A SAÍDA NA ESTRADA DO IBRA NO PASSO DO VALADÃO 1° DISTRITO. PEDIDO DOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/791/06-02-requerimento_corredor_lagoa_do_junco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/791/06-02-requerimento_corredor_lagoa_do_junco.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NO CORREDOR QUE LIGA A LAGOA DO JUNCO COM A COXILHA DOS CUNHAS 1° DISTRITO. PEDIDO DOS MORADORES DA REGIÃO, EM ESPECIAL DO SR. SANTO EDUARDO ZASTROFF.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_no_5.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_no_5.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ENCASCALHAMENTO E MELHORIAS NA ESTRADA DO IBRA.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_rua_angelo_grana.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_rua_angelo_grana.docx</t>
   </si>
   <si>
     <t>O VEREADOR REQUER O RETORNO DA OBRA DE PAVIMENTAÇÃO DA RUA ÂNGELO GRANA GARCIA.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/801/requerimento_no_6.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/801/requerimento_no_6.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ENCASCALHAMENTO E ALARGAMENTO NO CORREDOR DO PRIMAVERA, 3º DISTRITO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/804/rua_conde_de_poa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/804/rua_conde_de_poa.docx</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO  PATROLAMENTO COM URGÊNCIA RUA CONDE DE PORTO ALEGRE PRÓXIMO CAMPO AMÉRICA (FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/805/solicitacao_de_pintura_e_sinalizacao_no_trevo_mercado_atacadao_do_povao_da_ers_265_que_da_acesso_a_cidade_de_cangucu..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/805/solicitacao_de_pintura_e_sinalizacao_no_trevo_mercado_atacadao_do_povao_da_ers_265_que_da_acesso_a_cidade_de_cangucu..docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA PARA DIRETOR GERAL DAER-RS, PARA SOLICITAR DE PINTURA E SINALIZAÇÃO NO TREVO (MERCADO ATACADÃO DO POVÃO) DA ERS 265 QUE DÁ ACESSO À CIDADE DE CANGUÇU.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/806/alto_da_tuna.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/806/alto_da_tuna.docx</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO  PATROLAMENTO COM URGÊNCIA NA ESTRADA PRINCIPAL E CORREDORES NA LOCALIDADE ALTO DA TUNA.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/807/sinalizacao_iluminacao_e_pintura__no_trevo_na_lacerda_que_vai_para_piratini_e_no_trevo_da_subestacao_na_br_392..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/807/sinalizacao_iluminacao_e_pintura__no_trevo_na_lacerda_que_vai_para_piratini_e_no_trevo_da_subestacao_na_br_392..docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA PARA ECOSUL, PARA SOLICITAR SINALIZAÇÃO, ILUMINAÇÃO E PINTURA NO TREVO NA LOCALIDADE DA LACERDA QUE VAI PARA PIRATINI E NO TREVO DA SUBESTAÇÃO NA BR 392.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_patrolamento_presidio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_patrolamento_presidio.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO NAS RUAS EM TORNO DO PRESÍDIO E ARREDORES.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_patrolamento_rincao_do_sao_joao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_patrolamento_rincao_do_sao_joao.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO RINCÃO DO SÃO JOÃO.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_corredor_dos_nunes.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_corredor_dos_nunes.docx</t>
   </si>
   <si>
     <t>SOLICITO ENCASCALHAMENTO NO CORREDOR DOS NUNES, SANTO ANTÔNIO - 3° DISTRITO.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_no_7.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_no_7.docx</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO CRISTIAN RODRIGUES DA CRUZ E DE COMISSÃO ORGANIZADORA DE PROCESSO SELETIVO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/816/requerimento_no_8.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/816/requerimento_no_8.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/817/rincao_dos_rossales.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/817/rincao_dos_rossales.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO RINCÃO DOS ROSSALES ENTRANDO AO LADO DO COMÉRCIO DE CARLINHOS LAGES.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/824/pracinha_escola_fimina.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/824/pracinha_escola_fimina.docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BRINQUEDOS ACESSÍVEIS E DE INCLUSÃO EM TODAS AS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/826/pracinha_escola_fimina.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/826/pracinha_escola_fimina.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CONSTRUÍDA UMA PRAÇA PARA LAZER NA ESCOLA IRMÃ FIRMINA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/827/ponte_vila_fonseca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/827/ponte_vila_fonseca.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CONSERTADA PONTE NA VILA FONSECA PRÓXIMA AO POSTINHO DE SAÚDE.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/830/requerimento_pracinha.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/830/requerimento_pracinha.docx</t>
   </si>
   <si>
     <t>SOLICITO LIMPEZA E MANUTENÇÃO DA PRACINHA DA VILA MESKO.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/832/17-02_requerimento_bueiro_vila_nova.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/832/17-02_requerimento_bueiro_vila_nova.docx</t>
   </si>
   <si>
     <t>SOLICITO A COLOCAÇÃO DE UMA TAMPA DE BUEIRO, LOCALIZADO NA RUA JOÃO GOULART, 1971, VILA NOVA. A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/835/patrolamento_e_encascalhamento_passando_a_ponte_do_cerro_da_boneca_em_direcao_a_coxilha_dos_cavalheiros..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/835/patrolamento_e_encascalhamento_passando_a_ponte_do_cerro_da_boneca_em_direcao_a_coxilha_dos_cavalheiros..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO PASSANDO A PONTE DO CERRO DA BONECA EM DIREÇÃO A COXILHA DOS CAVALHEIROS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/837/conserto_de_bueiro_em_direcao_a_escola_municipal_carlos_moreira_no_cangucu_velho_na_primeira_entrada_a_esquerda._conforme_mapa_em_anexo..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/837/conserto_de_bueiro_em_direcao_a_escola_municipal_carlos_moreira_no_cangucu_velho_na_primeira_entrada_a_esquerda._conforme_mapa_em_anexo..docx</t>
   </si>
   <si>
     <t>CONSERTO DE BUEIRO, EM DIREÇÃO A ESCOLA MUNICIPAL CARLOS MOREIRA NO CANGUÇU VELHO NA PRIMEIRA ENTRADA A ESQUERDA. (CONFORME MAPA EM ANEXO).</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_no_9.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_no_9.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE DO PASSO DA TAPERA, LOCALIZADA NO PASSO DO SARAIVA PRÓXIMO AO CAMPING DO BEIRA RIO, 4º DISTRITO.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/839/patrolamento_e_encascalhamento_com_urgencia_na_estrada_da_vila_silva_em_direcao_ao_farrapo_e_sai_na_estrada_de_piratini..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/839/patrolamento_e_encascalhamento_com_urgencia_na_estrada_da_vila_silva_em_direcao_ao_farrapo_e_sai_na_estrada_de_piratini..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO COM URGÊNCIA NA ESTRADA DA VILA SILVA EM DIREÇÃO AO FARRAPO E SAI NA ESTRADA DE PIRATINI.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/840/patrolamento_e_encascalhamento_na_estrada_taruma_passando_o_luiz_scalhione_em_direcao_a_estrada_do_passo_do_canto..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/840/patrolamento_e_encascalhamento_na_estrada_taruma_passando_o_luiz_scalhione_em_direcao_a_estrada_do_passo_do_canto..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA TARUMÃ, PASSANDO O LUIZ SCALHIONE EM DIREÇÃO A ESTRADA DO PASSO DO CANTO.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/841/patrolamento_e_encascalhamento_na_estrada_do_alto_da_tuna_na_cancha_do_naldinho_saindo_nas_placas_na_estrada_piratini..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/841/patrolamento_e_encascalhamento_na_estrada_do_alto_da_tuna_na_cancha_do_naldinho_saindo_nas_placas_na_estrada_piratini..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DO ALTO DA TUNA NA CANCHA DO NALDINHO SAINDO NAS PLACAS NA ESTRADA PIRATINI.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/842/manutencao_com_urgencia_da_ponte_no_travessao_na_coxilha_dos_cavalheiro_em_direcao_ao_passo_dos_oliveira_que_sai_no_alejadinho..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/842/manutencao_com_urgencia_da_ponte_no_travessao_na_coxilha_dos_cavalheiro_em_direcao_ao_passo_dos_oliveira_que_sai_no_alejadinho..docx</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM URGÊNCIA DA PONTE NO TRAVESSÃO NA COXILHA DOS CAVALHEIRO EM DIREÇÃO AO PASSO DOS OLIVEIRA QUE SAI NO ALEJADINHO.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/843/nulidade_da_votacao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/843/nulidade_da_votacao.docx</t>
   </si>
   <si>
     <t>NULIDADE DE ATOS DA VOTAÇÃO DO DIA 22/02/2023 DO PROCESSO Nº  - PROTOCOLO Nº 106/2023 – PROJETO LEI ORDINÀRIA Nº 02/2023 - MENSAGEM EXECUTIVA Nº 04/2023 – ALTERA A REDAÇÂO E EXTINGUE CARGOS INTEGRANTES DO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL E CRIA CARGOS E DÁ NOVA REDAÇÃO AS ATRIBUIÇÕES DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE SAÚDE DA DENGUE, QUE INTEGRA O ANEXO II E III DA LEI Nº 2.605/2005, E DÁ OUTRAS PROVIDÊNCIAS – COM BASE NOS ART. 366 COMBINADOS COM OS ART. 158 e 160 DA RESOLUÇÃO Nº 034/2008 DE 23/10/2008 – PELA NÃO UTILIZAÇÃO DA VOTAÇÃO NOMINAL CONFORME DETERMINA A RESOLUÇÃO</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_ponte_passo_da_carreta.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_ponte_passo_da_carreta.docx</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO DA PONTE DO PASSO DA CARRETA, NO RINCÃO DOS CRAVOS 4° DISTRITO, QUE APRESENTA DEFEITOS NA BASE DE SUA ESTRUTURA, PODENDO CAIR A QUALQUER MOMENTO.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_patrolamento_corredor_das_placas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_patrolamento_corredor_das_placas.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO DO CORREDOR DAS PLACAS, 3° DISTRITO.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_patrolamento_corredor_do_maia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_patrolamento_corredor_do_maia.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO DO CORREDOR DO MAIA, 3° DISTRITO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_patrolamento_corredor_do_carabina.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_patrolamento_corredor_do_carabina.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO DO CORREDOR DO CARABINA, 3° DISTRITO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_patrolamento_do_corredor_da_venda_da_lagoa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_patrolamento_do_corredor_da_venda_da_lagoa.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO DO CORREDOR DA VENDA DA LAGOA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_patrolamento_rincao_do_guara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_patrolamento_rincao_do_guara.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO DO CORREDOR DO RINCÃO DO GUARÁ NO 3° DISTRITO, QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES, ESTANDO PRATICAMENTE INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/851/27-02_requerimento_bueiro_iguatemi_2_amilton_bubolz.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/851/27-02_requerimento_bueiro_iguatemi_2_amilton_bubolz.docx</t>
   </si>
   <si>
     <t>SOLICITO A COLOCAÇÃO DOS CANOS  DE UM BUEIRO, OS CANOS ENCONTRAM-SE NO LOCAL, LOCALIZADO NO IGUATEMI 2° DISTRITO, ANTES DA PROPRIEDADE DO SR. GILBERTO DEGAR. PEDIDO DOS MORADORES EM ESPECIAL DO SR. AMILTON BUBOLZ REDIS.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/852/2402_requerimento_-_diarias_servidores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/852/2402_requerimento_-_diarias_servidores.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AUMENTO EM 50% NAS DIÁRIAS FIXADAS NO DECRETO MUNICIPAL Nº 9.029 DE 23/02/2022 (EM ANEXO), QUE DEFINE OS VALORES DE DIÁRIAS PARA OS SERVIDORES PÚBLICOS MUNICIPAIS, QUANDO EM SERVIÇO NO INTERIOR DO MUNICÍPIO DE CANGUÇU E EM 50% , EXCETO PARA O PREFEITO, VICE-PREFEITO, SECRETÁRIOS E CARGOS EM COMISSÃO, AS DIÁRIAS FIXADAS NA LEI MUNICIPAL Nº 3.264 DE 29/04/2009.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/855/audiencia_publica_dia_da_mulher.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/855/audiencia_publica_dia_da_mulher.docx</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM OBJETIVO DE TRATAR SOBRE A SEGURANÇA DA MULHER.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento-_manifestacao_popular.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento-_manifestacao_popular.docx</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO POPULAR REFERENTE A SEMANA DA PAZ CONFORME LEI ESTADUAL N° 11.077.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/861/2802_-_oficio_002-_comando_militar_do_sul.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/861/2802_-_oficio_002-_comando_militar_do_sul.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA PARA O CHEFE DO COMANDO MILITAR DO SUL, GENERAL FERNANDO SOARES, SOLICITANDO PRORROGAÇÃO DE PRAZO EM 90 (NOVENTA) DIAS, DA PONTE MÓVEL INSTALADA NA COLÔNIA PALMA - 5º DISTRITO.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/866/01-03_requerimento_corredor_do_salso_1_distrito.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/866/01-03_requerimento_corredor_do_salso_1_distrito.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NO CORREDOR DO SALSO 1° DISTRITO, QUE SAI NO REMANSO, EM DIREÇÃO Á COXILHA DOS CUNHAS 1° DISTRITO. PEDIDO DOS MORADORES DA REGIÃO, EM ESPECIAL DO SR. ILTON HELING.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_baixada_do_rodeio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_baixada_do_rodeio.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO DA ESTRADA PRINCIPAL DA BAIXADA DO RODEIO.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_manutencao_ponte_passo_dos_ribeiros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_manutencao_ponte_passo_dos_ribeiros.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO URGENTE DA PONTE DO PASSO DOS RIBEIROS, ONDE LIGA A FLORIDA À COXILHA DOS PEREIRA, POIS A MESMA ENCONTRA-SE INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/870/envio_de_correspondencia_coesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/870/envio_de_correspondencia_coesc.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA PARA DIRETORIA DA COOPERATIVA DE ESTUDANTES DE CANGUÇU - COOESC.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/878/envio_de_correspondencia_-_corsan.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/878/envio_de_correspondencia_-_corsan.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA PARA COMPANHIA RIOGRANDENSE DE SANEAMENTO – CORSAN</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>Arion Braga, Cesar Augusto Bitencourt Madrid</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/883/0203_requerimento_-_convocacao_controle_interno.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/883/0203_requerimento_-_convocacao_controle_interno.docx</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SEJA CONVOCADA, PARA PARTICIPAR DE SESSÃO ORDINÁRIA DESTA CASA, EM DATA A SER MARCADA O MAIS BREVE POSSÍVEL, AINDA NO MÊS DE MARÇO, A COMISSÃO DE CONTROLE INTERNO DA PREFEITURA MUNICIPAL DE CANGUÇU, PARA TOMAR CIÊNCIA DA NECESSIDADE URGENTE DE UMA VISITA E FISCALIZAÇÃO JUNTO AO PARQUE RODOVIÁRIO MUNICIPAL, OFICINA (ANTIGO SILOS) E NO CERRO, PRÓXIMO AO PARQUE TURÍSTICO NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/888/01-03_requerimento_corredor_do_salso_1_distrito.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/888/01-03_requerimento_corredor_do_salso_1_distrito.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NA ESTRADA DA VILA SILVA 3° DISTRITO EM DIREÇÃO A ESTRADA DE PIRATINI(ESTRADA DOS FARRAPOS). PEDIDO DOS MORADORES DA LOCALIDADE, EM ESPECIAL DO SR. ARNOLDO DUARTE RODRIGUES.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_corredor_do_budume.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_corredor_do_budume.docx</t>
   </si>
   <si>
     <t>SOLICITO ENCASCALHAMENTO NO CORREDOR DO BUDUME (ENTRADA DO BRICÃO), NO 3° DISTRITO- PARAÍSO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/892/08-03_requerimento_desvio_do_pedagio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/892/08-03_requerimento_desvio_do_pedagio.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NA ESTRADA DO DESVIO DO PEDÁGIO. PEDIDO DOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_corredor_vila_esperanca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_corredor_vila_esperanca.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA O PATROLAMENTO DO CORREDOR VILA ESPERANÇA, LOCALIZADO NA CHÁCARA DOS BUGRES, 2º DISTRITO.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_-_patrolamento_chacara_dos_bugres.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_-_patrolamento_chacara_dos_bugres.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA PRINCIPAL DA CHÁCARA DOS BUGRES.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/900/envio_de_correspondencia_corsan.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/900/envio_de_correspondencia_corsan.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA AO GERENTE CORSAN, A RESPEITO DOS GASTOS COM TRANSPORTE DE ÁGUA – CORSAN, REFERENTE A ESTIAGEM QUE COMEÇOU EM 2022 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/908/2023_03_14_estrada_coxilha_cavalheiros.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/908/2023_03_14_estrada_coxilha_cavalheiros.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ENCASCALHAMENTO, LIMPEZA DE VALETAS E VEGETAÇÃO NA ESTRADA PRINCIPAL E CORREDORES DA LOCALIDADE DA COXILHA DOS CAVALHEIROS – 1º DISTRITO.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/909/2023_03_14__estrada_coxilha_cunhas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/909/2023_03_14__estrada_coxilha_cunhas.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ENCASCALHAMENTO, LIMPEZA DE VALETAS E VEGETAÇÃO NA ESTRADA PRINCIPAL DA LOCALIDADE DA COXILHA DOS CUNHAS – 1º DISTRITO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_baixada_do_rodeio_16.03.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_baixada_do_rodeio_16.03.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO DA ESTRADA PRINCIPAL DA BAIXADA DO RODEIO E TAMBÉM NO CORREDOR QUE ENTRA DA VILA SILVA E SAI NA BAIXADA DO RODEIO.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/930/instalacao_de_bueiro_no_corredor_alto_alegre_entrando_ao_lado_da_comunidade_sao_mateus..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/930/instalacao_de_bueiro_no_corredor_alto_alegre_entrando_ao_lado_da_comunidade_sao_mateus..docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BUEIRO NO CORREDOR ALTO ALEGRE ENTRANDO AO LADO DA COMUNIDADE SÃO MATEUS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/931/patrolamento_e_encascalhamento_na_estrada_principal_e_corredores_entrando_no_herval_na_casa_do_beto_multimarcas__em_direcao_a_solidez..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/931/patrolamento_e_encascalhamento_na_estrada_principal_e_corredores_entrando_no_herval_na_casa_do_beto_multimarcas__em_direcao_a_solidez..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA PRINCIPAL E CORREDORES, ENTRANDO NO HERVAL NA CASA DO BETO MULTIMARCAS  EM DIREÇÃO A SOLIDEZ.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/933/1703_requerimento_-_secretaria_de_educacao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/933/1703_requerimento_-_secretaria_de_educacao.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ESPORTES E CULTURA, FERNANDA JARDIM BARBOSA DA FONSECA, NO DIA 27 DE MARÇO, ÀS 18H00, PARA PRESTAR ESCLARECIMENTOS SOBRE O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/935/20-03_requerimento_corredor_sr._ingo_venzke.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/935/20-03_requerimento_corredor_sr._ingo_venzke.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NO CORREDOR DO INGO VENZKE, LOCALIZADO NO HERVAL 2° DISTRITO. PEDIDO DOS MORADOS DA LOCALIDADE, EM ESPECIAL DO SR. INGO VENZKE.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_-_patrolamento_da_santa_barbara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_-_patrolamento_da_santa_barbara.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA PRINCIPAL DA SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_calcada.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_calcada.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA A CONSTRUÇÃO DE CALÇADAS NA RUA EXÉRCITO NACIONAL.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_corredor_dos_quintanas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_corredor_dos_quintanas.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR DOS QUINTANAS, LOCALIZADO NA COXILHA DOS CUNHAS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/939/patrolamento_e_encascalhamento_passo_do_irara_na_sanga_funda_entrada_do_renato_ao_lado_da_residencia_do_jaime..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/939/patrolamento_e_encascalhamento_passo_do_irara_na_sanga_funda_entrada_do_renato_ao_lado_da_residencia_do_jaime..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO PASSO DO IRARA, NA SANGA FUNDA, ENTRADA DO RENATO AO LADO DA RESIDÊNCIA DO JAIME.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_luminarias.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_luminarias.docx</t>
   </si>
   <si>
     <t>SOLICITO TROCA DE LUMINÁRIAS NA RUA ANTÔNIO DE SOUZA MATOS, 395.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_luminarias.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_luminarias.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE OS KITS DE ILUMINAÇÃO PUBLICA QUE ESTÃO SENDO RETIRADOS NA CIDADE SEJAM COLOCADOS NA RUA CAPÃO DO BALARUQUE QUE FICA LOCALIZADA NA VILA CAMPOS, PARA REALIZAR A ILUMINAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_ponte_florida.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_ponte_florida.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE DO CORREDOR DO SR. CACALO DUARTE NA FLORIDA.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/956/encascalhamento_na_estrada_do_arvorito._fotos_em_anexo..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/956/encascalhamento_na_estrada_do_arvorito._fotos_em_anexo..docx</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO NA ESTRADA DO ARVORITO. (fotos em anexo).</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/957/concerto_da_ponte_um_urgencia_corredor_buchweitz_perto_da_residencia_do_senhor_cedeni_ferreira..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/957/concerto_da_ponte_um_urgencia_corredor_buchweitz_perto_da_residencia_do_senhor_cedeni_ferreira..docx</t>
   </si>
   <si>
     <t>CONCERTO DA PONTE UM URGÊNCIA, CORREDOR BUCHWEITZ, PERTO DA RESIDÊNCIA DO SENHOR CEDENI FERREIRA.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/959/patrolamento_e_encascalhamento_no_corredor_na_do_loredano_na_estrada_de_piratini_na_lacerda_saindo_no_cerro_da_boneca..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/959/patrolamento_e_encascalhamento_no_corredor_na_do_loredano_na_estrada_de_piratini_na_lacerda_saindo_no_cerro_da_boneca..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR NA DO LOREDANO, NA ESTRADA DE PIRATINI NA LACERDA SAINDO NO CERRO DA BONECA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/960/patrolamento_e_encascalhamento_no_corredor_do_miquita_proximo_ao_centro_comunitario_do_faxinal..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/960/patrolamento_e_encascalhamento_no_corredor_do_miquita_proximo_ao_centro_comunitario_do_faxinal..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO MIQUITA, PRÓXIMO AO CENTRO COMUNITÁRIO DO FAXINAL.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_posto_branco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_posto_branco.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA QUE ENTRA NO DIOGO SILVEIRA, NO POSTO BRANCO, E QUE SAI NA FLORIDA.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_nova_goncalves_2_-_campo_do_alianca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_nova_goncalves_2_-_campo_do_alianca.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA O PATROLAMENTO NO TRAVESSÃO DO CAMPO DO ALIANÇA, LOCALIZADO NA NOVA GONÇALVES.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/964/requerimento_nova_goncalves_-_peruquinha.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/964/requerimento_nova_goncalves_-_peruquinha.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA O PATROLAMENTO E ABERTURA DE VEGETAÇÃO NO TRAVESSÃO DO PERUQUINHA, LOCALIZADO NA NOVA GONÇALVES.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_nova_goncalves_3_-_estrada_principal.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_nova_goncalves_3_-_estrada_principal.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA O PATROLAMENTO NA ESTRADA PRINCIPAL DA NOVA GONÇALVES.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_para_instalacao_de_abrigo_de_onibus.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_para_instalacao_de_abrigo_de_onibus.docx</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE UM ABRIGO DE ÔNIBUS NA LOCALIDADE DAS TRÊS PEDRAS NO CORREDOR DOS DIAS.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_boeiro.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_boeiro.docx</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE BUEIRO NO CORREDOR QUE ENTRA NO ARNO TIMM E SAI NO ERVINO GUTKNECHT NO FAXINAL 3° DISTRITO.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_ponte_gloria.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_ponte_gloria.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE DA GLÓRIA, NO CORREDOR QUE ENTRA EM FRENTE A IGREJA EPISCOPAL E SAI NA ESCOLA MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_ponte_travessao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_ponte_travessao.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE DO TRAVESSÃO ENTRE O PASSO DO LOURENÇO E COXILHA DAS FLORES QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_corredor_dos_ferreiras_4o_distrito.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_corredor_dos_ferreiras_4o_distrito.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR DOS FERREIRAS, LOCALIZADO NO PASSO DO LOURENÇO, 4º DISTRITO.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_corredor_dos_ferreiras_4o_distrito_-__ponte.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_corredor_dos_ferreiras_4o_distrito_-__ponte.docx</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA A MANUTENÇÃO DA PONTE LOCALIZADA NO CORREDOR DOS FERREIRAS, PASSO DO LOURENÇO, 4º DISTRITO.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/977/requerimento_materiais.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/977/requerimento_materiais.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITA A RETIRADA DE MATERIAIS (PEDRAS) NO BECO DA IDELMA, POIS SE ENCONTRAM NO ALTO E PERTO DA CASA DE MORADORA, CORRENDO O RISCO DE DESLIZAR E ATINGIR A CASA E PESSOAS</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/978/requerimento_ponte_florida.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/978/requerimento_ponte_florida.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE DO CORREDOR QUE ENTRA NO DIOGO SILVEIRA (ERS 265) E SAI NA ESTRADA DA FLORIDA.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_no_10.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_no_10.docx</t>
   </si>
   <si>
     <t>REITERO O PEDIDO PARA CRIAÇÃO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/986/manutencao_ou_reposicao_e_colocacao_de_lampada_e_acessorios_no_corredor_coxilha_dos_cunhas_que_sai_no_remanso__proximo_dario_couto..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/986/manutencao_ou_reposicao_e_colocacao_de_lampada_e_acessorios_no_corredor_coxilha_dos_cunhas_que_sai_no_remanso__proximo_dario_couto..docx</t>
   </si>
   <si>
     <t>MANUTENÇÃO OU REPOSIÇÃO E COLOCAÇÃO DE LÂMPADA E ACESSÓRIOS NO CORREDOR COXILHA DOS CUNHAS QUE SAI NO REMANSO,  PRÓXIMO DÁRIO COUTO.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/987/construcao_de_abrigo_no_corredor_entrando_antiga_padaria_mercedita_no_alto_alegre.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/987/construcao_de_abrigo_no_corredor_entrando_antiga_padaria_mercedita_no_alto_alegre.docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO DE ÔNIBUS, NO CORREDOR ENTRANDO ANTIGA PADARIA MERCEDITA NO ALTO ALEGRE, 1º DISTRITO.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/988/limpeza_em_terreno_na_rua_general_paranhos_bairro_uruguaiao_lado_da_casa_numero_346..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/988/limpeza_em_terreno_na_rua_general_paranhos_bairro_uruguaiao_lado_da_casa_numero_346..docx</t>
   </si>
   <si>
     <t>LIMPEZA EM TERRENO NA RUA GENERAL PARANHOS, BAIRRO URUGUAI, AO LADO DA CASA NÚMERO 346.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/989/encascalhamento_na_estrada_principal_da_vila_silva_em_frente_a_residencia_do_senhor_lindolfo_ludwig..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/989/encascalhamento_na_estrada_principal_da_vila_silva_em_frente_a_residencia_do_senhor_lindolfo_ludwig..docx</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO NA ESTRADA PRINCIPAL DA VILA SILVA, EM FRENTE À RESIDÊNCIA DO SENHOR LINDOLFO LUDWIG.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/993/1104_-_audiencia_publica_-_seguranca_escolas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/993/1104_-_audiencia_publica_-_seguranca_escolas.docx</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, SEJA MARCADA AUDIÊNCIA PÚBLICA, PARA TRATAR SOBRE A SEGURANÇA NA REDE ESCOLAR MUNICIPAL, ESTADUAL E PARTICULAR NO NOSSO MUNICÍPIO. A REALIZAR-SE NO DIA 19 DE ABRIL, QUARTA-FEIRA, ÀS 14HS NO PLENÁRIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_corredor_santa_maria.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_corredor_santa_maria.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR QUE ENTRA NA ESCOLA SANTA MARIA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_manutencao_rua.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_manutencao_rua.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DA RUA REINALDO ALFREDO ALBRECHT, NA VILA IZABEL.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_no_11.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_no_11.docx</t>
   </si>
   <si>
     <t>SOLICITO REFORMA NA PONTE DA DIVISA DE CANGUÇU/PIRATINI, (SANTA CLARA COM SOLIDÃO), AOS FUNDOS DA TANAGRO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1003/encascalhamento_na_estrada_principal_do_passo_do_canto_entrando_na_br_392_ate_estrada_do_arvorito_3_distrito..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1003/encascalhamento_na_estrada_principal_do_passo_do_canto_entrando_na_br_392_ate_estrada_do_arvorito_3_distrito..docx</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO NA ESTRADA PRINCIPAL DO PASSO DO CANTO, ENTRANDO NA BR 392 ATÉ ESTRADA DO ARVORITO, 3° DISTRITO.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1004/brn30055c9aeaa3_052543.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1004/brn30055c9aeaa3_052543.pdf</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO NA COLXILHA DOS AMARAL, ENTRANDO NO VIVEIRO CALÊNDULA, A SEGUNDA CASA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1005/brn30055c9aeaa3_052542.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1005/brn30055c9aeaa3_052542.pdf</t>
   </si>
   <si>
     <t>ABERTURA/ALARGAMENTO DE ESTRADA 1000 METROS ANTES E 1000 METROS DEPOIS DA COMUNIDADE CRISTO LIBERTADORA NA LOCALIDADE COXILHA DOS AMARAL.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1006/envio_de_correspondencia_coesc_mes_de_marco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1006/envio_de_correspondencia_coesc_mes_de_marco.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA PARA COOESC - INFORMAÇÕES REFERENTES ÀS VIAGENS DO MÊS DE MARÇO.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1008/1704_-_indicacao_portao_geraldo_telesca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1008/1704_-_indicacao_portao_geraldo_telesca.docx</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADO O MAIS BREVE POSSÍVEL UM NOVO PORTÃO DE SAÍDA NA ESCOLA MUNICIPAL GERALDO ANTÔNIO TELESCA.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_aterro.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_aterro.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO ATERRO NA CABECEIRA DA PONTE NOVA DA VILA SILVA - CORREDOR DOS BORN.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_ponte_coxilha_cavalheiros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_ponte_coxilha_cavalheiros.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE DA COXILHA DOS CAVALHEIROS, PRÓXIMA AO SEU MARIOZINHO, QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_ponte_renato_voigt.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_ponte_renato_voigt.docx</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE PONTE PARA GALERIA ENDEREÇO FAVILA 1° DISTRITO.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_ponte_rincao_dos_maia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_ponte_rincao_dos_maia.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE DO RINCÃO DOS MAIA- 1° DISTRITO, PRÓXIMA AO CEMITÉRIO DA MANOELA.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1027/req._ponte_taquaral.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1027/req._ponte_taquaral.pdf</t>
   </si>
   <si>
     <t>SOLICITO COM URGÊNCIA A MANUTENÇÃO DA PONTE, LOCALIZADA NO TAQUARAL, 2º DISTRITO.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1028/req._conserto_de_cadeira_profissional_odontologa_santa_barbara.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1028/req._conserto_de_cadeira_profissional_odontologa_santa_barbara.pdf</t>
   </si>
   <si>
     <t>SOLICITO O IMEDIATO CONSERTO DA CADEIRA PROFISSIONAL DA ODONTÓLOGA NO POSTO DE SAÚDE DA SANTA BÁRBARA, 2º DISTRITO.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1029/req._abrigo_de_onibus_florida.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1029/req._abrigo_de_onibus_florida.pdf</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE UM ABRIGO DE ÔNIBUS NA LOCALIDADE DA FLORIDA, 2º DISTRITO. LOCALIZAÇÃO: INDO PELA PRINCIPAL DO PANTANOSO A DIREITA (CORREDOR QUE SAI NO COMERCIAL CARDOSO) A 2º CASA A DIREITA (SR. CLBERSON KRUGER SCHMALFUSS, CASA VERDE).</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_no_13.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_no_13.docx</t>
   </si>
   <si>
     <t>SOLICITO EM CARÁTER DE URGÊNCIA A MANUTENÇÃO DA PONTE QUE FICA PRÓXIMA A RESIDÊNCIA DO SEU EDELON, NO PASSO DO LOURENÇO. PONTE ESTA QUE DIVIDE AS LOCALIDADES PASSO DO LOURENÇO COM PASSO DO ROSA, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1034/02-05_requerimento_corredor_dos_domingues.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1034/02-05_requerimento_corredor_dos_domingues.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NO CORREDOR DOS DOMINGUES QUE LIGA O CERRO DA BONECA E A COXILHA DOS CAVALEIROS NO 1° DISTRITO. PEDIDO DOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1035/02-05_requerimento_voto_de_congratulacoes_osvaldir.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1035/02-05_requerimento_voto_de_congratulacoes_osvaldir.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES PARA OSVALDIR KURTZ, ENALTECENDO O BELÍSSIMO E INESTIMÁVEL TRABALHO PRESTADO NA PRESIDÊNCIA DA ASSOCIAÇÃO COMUNITÁRIA SANTO ÂNGELO DA COXILHA DOS AMARAL 1° DISTRITO, DURANTE O PERÍODO DE UMA DÉCADA. FOI NOTÁVEL O CRESCIMENTO DA REFERIDA ASSOCIAÇÃO NESTE PERÍODO CONTANDO SEMPRE COM A COLABORAÇÃO DE ASSOCIADOS E COMPANHEIROS DE DIRETORIA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1040/requerimento_no_14.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1040/requerimento_no_14.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DA PEDREIRA, NA COXILHA DO FOGO, 3º DISTRITO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1041/requerimento_cascalhamento_sao_joao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1041/requerimento_cascalhamento_sao_joao.docx</t>
   </si>
   <si>
     <t>SOLICITO CASCALHAMENTO NA ESTRADA DO SÃO JOÃO, PASSANDO O TAILOR DUARTE ENTRANDO À DIREITA, ANTES E APÓS A PONTE, POIS ELA SE ENCONTRA EM PÉSSIMAS CONDIÇÕES, O QUE IMPOSSIBILITA O TRANSPORTE ESCOLAR DE REALIZAR A LINHA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1045/requerimento_no_15.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1045/requerimento_no_15.docx</t>
   </si>
   <si>
     <t>SOLICITO CONVOCAÇÃO DA COMISSÃO DE ACOMPANHAMENTO DOS MAPAS DAS APPS.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1066/2023_05_10_audiencia_publica.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1066/2023_05_10_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE A SEMANA DO ALIMENTO ORGÂNICO NO DIA 01 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_rincao_do_progresso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_rincao_do_progresso.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO RINCÃO DO PROGRESSO, POIS SE ENCONTRA INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_patrolamento_rincao_dos_rossales.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_patrolamento_rincao_dos_rossales.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO RINCÃO DOS ROSSALES, DEVIDO A PÉSSIMA CONDIÇÃO DA ESTRADA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_no_16.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_no_16.docx</t>
   </si>
   <si>
     <t>SOLICITO ATENÇÃO ÀS ESTRADAS DO INTERIOR DO MUNICÍPIO, TENDO EM VISTA QUE HÁ LOCAIS INTRANSITÁVEIS.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_no_17.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_no_17.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NO BUEIRO, PASSANDO A ASSOCIAÇÃO DO REMANSO, QUE ENTRA EM DIREÇÃO A SANTA CLARA.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1097/2023_06_06_audiencia_publica_ipe.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1097/2023_06_06_audiencia_publica_ipe.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE IMPACTO DAS NOVAS REGRAS DO IPE SAÚDE PROPOSTAS PELO GOVERNADOR EDUARDO LEITE.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_cascalhamento_fazenda.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_cascalhamento_fazenda.docx</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE CASCALHO NO CORREDOR DA FAZENDA DO MATO GRANDE.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_patrolamento_cox_dos_pereira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_patrolamento_cox_dos_pereira.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA PRINCIPAL DA COXILHA DOS PEREIRAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_no_19.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_no_19.docx</t>
   </si>
   <si>
     <t>SOLICITO REPAROS NA PONTE SITUADA PRÓXIMO A COMUNIDADE SÃO JOÃO, NA GLÓRIA, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_no_18.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_no_18.docx</t>
   </si>
   <si>
     <t>SOLICITO TROCAS DE LÂMPADAS QUEIMADAS NA RUA EDMAR DA FONSECA, NO BAIRRO FONSECA.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_manutencao_ponte_passo_do_atalho.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_manutencao_ponte_passo_do_atalho.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DA PONTE DO PASSO DO ATALHO: COLOCAÇÃO DE ATERRO  NA CABECEIRA.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1122/2505requerimento_-_parada_de_onibus_cooesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1122/2505requerimento_-_parada_de_onibus_cooesc.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS EM CARÁTER DE URGÊNCIA, QUANTO A IMPLANTAÇÃO DE UM ESTACIONAMENTO EXCLUSIVO, OU QUE SE FAÇA CUMPRIR OS HORÁRIOS DE ESTACIONAMENTO (QUE HOJE NÃO É RESPEITADO OS HORÁRIOS CONTIDOS NAS PLACAS), QUE É UTILIZADO PARA O EMBARQUE E DESEMBARQUE DE ALUNOS, QUE SE DESLOCAM PARA O MUNICÍPIO DE PELOTAS, JUNTO A PRAÇA DR. FRANCISCO CARLOS DOS SANTOS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1131/30-05_requerimento_voto_de_congratulacoes_demetrio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1131/30-05_requerimento_voto_de_congratulacoes_demetrio.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES PARA DEMÉTRIO DA SILVA MORAES.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1134/requerimento_patrolamento_estrada_fortaleza.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1134/requerimento_patrolamento_estrada_fortaleza.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DA FORTALEZA.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1139/manutencao_banheiros_da_praca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1139/manutencao_banheiros_da_praca.docx</t>
   </si>
   <si>
     <t>Requer seja feito COM URGÊNCIA MANUTENÇÃO NOS BANHEIROS, NA PRAÇA ERMANDINO RODRIGUES BORGES, ANTIGA PRAÇA ACANGUAÇU. (FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1141/0606_requerimento_-_parada_de_onibus_ecosul.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1141/0606_requerimento_-_parada_de_onibus_ecosul.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENVIADA CORRESPONDÊNCIA PARA A ECOSUL, ATENDENDO SOLICITAÇÃO DE MORADORES, PARA QUE SEJA CONSTRUÍDA UMA PARADA DE ÔNIBUS NA BR 392, TREVO DO MORRO REDONDO, A DIREITA, QUEM VEM DE PELOTAS.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1152/2023_06_13_requerimento_ponte_duque_de_caxias.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1152/2023_06_13_requerimento_ponte_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>REPARO DA PONTE SOBRE A SANGA DO CORTUME NA RUA DUQUE DE CAXIAS, ESQUINA COM A BENTO GONÇALVES – VILA NOVA.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_no_20.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_no_20.docx</t>
   </si>
   <si>
     <t>SOLICITO REPAROS NA RUA TENENTE EDGAR WERHLI, EM FRENTE AO ATACADO BECKER, NO BAIRRO ISABEL.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1165/requerimento_no_21.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1165/requerimento_no_21.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE HAJA CORREÇÃO, ACRÉSCIMO, NO VALE ALIMENTAÇÃO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_no_22.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_no_22.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO DO CORREDOR DOS QUINTANAS, EM DIREÇÃO AO PANTANOSO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1167/2006_requerimento_-_farmacia_prefeitura.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1167/2006_requerimento_-_farmacia_prefeitura.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM TOMADAS PROVIDÊNCIAS, EM CARÁTER DE URGÊNCIA, QUANTO A CONSTRUÇÃO DE UMA ÁREA (ABRIGO), OU READEQUAÇÃO DO ESPAÇO JUNTO AO PRÉDIO DA FARMÁCIA MUNICIPAL E AGORA TAMBÉM DA FARMÁCIA SOLIDÁRIA, POIS A SITUAÇÃO É PREOCUPANTE, TANTO NOS DIAS DE VERÃO (EXTREMO SOL E CALOR), TANTO COMO NOS DIAS DE FRIO E CHUVA QUE ESTAMOS VIVENCIANDO E DEVEM SE ACENTUAR COM A CHEGADA DO INVERNO, POIS AS PESSOAS AGUARDAM EM FILA, NA RUA.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_de_recolhimento_de_carros_velhos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_de_recolhimento_de_carros_velhos.docx</t>
   </si>
   <si>
     <t>SOLICITO O RECOLHIMENTO DOS VEÍCULOS ABANDONADOS NAS VIAS PÚBLICAS DA CIDADE, CONSIDERANDO O INCOMODO QUE ELES ESTÃO CAUSANDO AOS MORADORES DAS ÁREAS ONDE ELES ESTÃO LOCALIZADOS, CAUSANDO MAU CHEIRO E ACUMULO DE SUJEIRA.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_patrolamento_sta_clara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_patrolamento_sta_clara.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DA SANTA CLARA DEVIDO A SUAS PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_manutencao_boeiro_sta_clara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_manutencao_boeiro_sta_clara.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NO BOEIRO DA ESTRADA DA SANTA CLARA, PRÓXIMO AO REMANSO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1173/22-06_requerimento_colocacao_de_quebra-molas_na_exercito_nacional.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1173/22-06_requerimento_colocacao_de_quebra-molas_na_exercito_nacional.docx</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE (QUEBRA MOLA) NA AVENIDA EXÉRCITO NACIONAL, UM NAS PROXIMIDADES DA ESQUINA COM A RUA FERNANDO OSÓRIO, E O OUTRO NAS PROXIMIDADES DA ESQUINA COM O INÍCIO DA RUA FIRMINA MOREIRA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1175/requerimento_no_23.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1175/requerimento_no_23.docx</t>
   </si>
   <si>
     <t>SOLICITO O EMPENHO DO MUNICÍPIO PARA COM A CATEGORIA DOS PROFISSIONAIS DA ENFERMAGEM, INCLUSIVE COM A ATUALIZAÇÃO NO RECENTE PROGRAMA CRIADO PELO FUNDO NACIONAL DE SAÚDE, FNS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1181/26-06_requerimento_restauracao_de_duas_pontes_no_herval_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1181/26-06_requerimento_restauracao_de_duas_pontes_no_herval_2.docx</t>
   </si>
   <si>
     <t>SOLICITO REPAROS, RESTAURAÇÃO E A RECONSTRUÇÃO DE DUAS PONTES NA LOCALIDADE DO HERVAL 2° DISTRITO, UMA NO CORREDOR QUE SAI NO SALÃO KRUMEREICH, E OUTRA QUE SAI NA PROPRIEDADE DO SR. BRUNO KOHLER. PEDIDO DOS MORADORES DA REGIÃO EM ESPECIAL DO SR. ARNO SCHMEICHEL.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/2023_06_26_requerimento_estrada_ass._perseverantes_na_luta.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/2023_06_26_requerimento_estrada_ass._perseverantes_na_luta.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENCASCALHAMENTO, LIMPEZA DE LATERAIS DA ESTRADA  E REPARO DE BUEIRO NO CORREDOR DOS TURCOS, ASSENTAMENTO PERSEVERANTES NA LUTA, ARMADA - 5º DISTRITO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/patrolamento_e_encascalhamento_do_corredor_dos_felscher_que_liga_coxilha_dos_cavalheiros_a_estrada_de_piratini.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/patrolamento_e_encascalhamento_do_corredor_dos_felscher_que_liga_coxilha_dos_cavalheiros_a_estrada_de_piratini.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR DOS FELSCHER, QUE LIGA COXILHA DOS CAVALHEIROS A ESTRADA DE PIRATINI,.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/30-06_requerimento_corredor_dos_domingues.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/30-06_requerimento_corredor_dos_domingues.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NO CORREDOR DOS DOMINGUES QUE LIGA O CERRO DA BONECA E A COXILHA DOS CAVALEIROS NO 1° DISTRITO. PEDIDO DOS MORADORES DA REGIÃO EM ESPECIAL DO SR. JUAREZ BOTELHO.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/patrolamento_e_encascalhamento_com_urgencia_na_estrada_da_solidez_renato_wachholz_em_direcao_a_estrada_da_chacara_dos_bugres..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/patrolamento_e_encascalhamento_com_urgencia_na_estrada_da_solidez_renato_wachholz_em_direcao_a_estrada_da_chacara_dos_bugres..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO COM URGÊNCIA NA ESTRADA DA SOLIDEZ, RENATO WACHHOLZ EM DIREÇÃO A ESTRADA DA CHACARÁ DOS BUGRES.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/patrolamento_e_encascalhamento_com_urgencia_na_estrada_principal_do_herval_chacara_dos_bugres_e_iguatemi..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/patrolamento_e_encascalhamento_com_urgencia_na_estrada_principal_do_herval_chacara_dos_bugres_e_iguatemi..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO COM URGÊNCIA NA ESTRADA PRINCIPAL DO HERVAL, CHACARÁ DOS BUGRES E IGUATEMI.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/requerimento_-_audiencia_publica_causa_animal_e_o_controle_populacional_de_caes_e_gatos_em_cangucu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/requerimento_-_audiencia_publica_causa_animal_e_o_controle_populacional_de_caes_e_gatos_em_cangucu.docx</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA CAUSA ANIMAL E O CONTROLE POPULACIONAL DE CÃES E GATOS EM CANGUÇU.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/documento_cbn.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/documento_cbn.docx</t>
   </si>
   <si>
     <t>PETICIONÁRIO REQUER QUE POR OCASIÃO  DA APRESENTAÇÃO DO RELATÓRIO DA COMISSÃO PROCESSANTE PARA DISCUSSÃO E VOTAÇÃO PELO PLENÁRIO DESTA CASA LEGISLATIVA, QUE APÓS A MANIFESTAÇÃO DOS VEREADORES, LHE SEJA OPORTUNIZADO UTILIZAR A PALAVRA NA DEFESA DO CONSTITUINTE.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_patrolamento_e_des._07.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_patrolamento_e_des._07.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DO FARRAPO E DESENTUPIMENTO DE BUEIRO PRÓXIMO A RESIDÊNCIA DO SR. AUGUSTO.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/10-07_requerimento_suspeicao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/10-07_requerimento_suspeicao.pdf</t>
   </si>
   <si>
     <t>SUBMETO AO PLENÁRIO DESTA CASA A SUSPEIÇÃO OU IMPEDIMENTO DA VEREADORA IASMIN ROLOFF RUTZ DE INTEGRAR A COMISSÃO PROCESSANTE NO PROCESSO DE CASSAÇÃO 01/2023.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/requerimento_patrolamento_arvorito_e_passo_do_canto.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/requerimento_patrolamento_arvorito_e_passo_do_canto.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NA ESTRADA DO ARVORITO E PASSO DO CANTO, NO TERCEIRO DISTRITO, QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/2023_07_13_requerimento_erosao_sanga_rua_madre_manoela_simoes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/2023_07_13_requerimento_erosao_sanga_rua_madre_manoela_simoes.pdf</t>
   </si>
   <si>
     <t>SOLICITO REPARO PARA CONTENÇÃO DE EROSÃO E REPOSIÇÃO DE CANOS NA SANGA SITUADA NA RUA MADRE MANOELA SIMÕES 151A.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/requerimento_-_envio_de_correspondencia_-_permanencia_do_programa_de_escolas_civico-militares_assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/requerimento_-_envio_de_correspondencia_-_permanencia_do_programa_de_escolas_civico-militares_assinado.pdf</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA - PERMANENCIA DO PROGRAMA DE ESCOLAS CÍVICO-MILITARES NO ESTADO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/oficio_circular_n_01-23_-_manifestacao_em_apoio_a_permanencia_do_programa_de_escolas_civico-militares_28pecim29_assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/oficio_circular_n_01-23_-_manifestacao_em_apoio_a_permanencia_do_programa_de_escolas_civico-militares_28pecim29_assinado.pdf</t>
   </si>
   <si>
     <t>OFÍCIO CIRCULAR Nº 01-23 - MANIFESTAÇÃO EM APOIO A PERMANENCIA DO PROGRAMA DE ESCOLAS CÍVICO-MILITARES (PECIM)</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/solicitacao_de_pintura_e_sinalizacao_no_trevo_mercado_atacadao_do_povao_da_ers_265_que_da_acesso_a_cidade_de_cangucu._1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/solicitacao_de_pintura_e_sinalizacao_no_trevo_mercado_atacadao_do_povao_da_ers_265_que_da_acesso_a_cidade_de_cangucu._1.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA PARA DAER_x000D_
 SOLICITAÇÃO DE PINTURA E SINALIZAÇÃO NO TREVO (MERCADO ATACADÃO DO POVÃO) DA ERS 265 QUE DÁ ACESSO À CIDADE DE CANGUÇU._x000D_
 SOLICITAÇÃO DE PINTURA NA ERS 265 – TREVO DO MERCADO ATACADÃO DO POVÃO ATÉ O GINÁSIO DO HERVAL.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/manutencao_da_calcada_na_praca_central_francisco_carlos_dos_santos..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/manutencao_da_calcada_na_praca_central_francisco_carlos_dos_santos..docx</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CALÇADA NA PRAÇA CENTRAL FRANCISCO CARLOS DOS SANTOS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/colocacao_de_uma_tampa_inteira_na_boca_de_lobo_na_rua_joao_goularte_com_clovis_rocha_moreira..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/colocacao_de_uma_tampa_inteira_na_boca_de_lobo_na_rua_joao_goularte_com_clovis_rocha_moreira..docx</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA TAMPA INTEIRA NA BOCA DE LOBO, NA RUA JOÃO GOULARTE COM CLOVIS ROCHA MOREIRA.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/requerimento_no_25.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/requerimento_no_25.docx</t>
   </si>
   <si>
     <t>SOLICITO SINALIZAÇÃO NA PONTE QUE LIGA SANTA CLARA/SOLIDÃO, PONTE ESTA QUE ESTA COM A ESTRUTURA FRACA, COM RISCO DE QUEDA.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/abertura_alargamento_da_estrada_na_ceramica_aldrighi_na_capela_sao_jose_ares_alegre_em_direcao_a_br392..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/abertura_alargamento_da_estrada_na_ceramica_aldrighi_na_capela_sao_jose_ares_alegre_em_direcao_a_br392..docx</t>
   </si>
   <si>
     <t>ABERTURA/ALARGAMENTO DA ESTRADA, NA CERÂMICA ALDRIGHI NA CAPELA SÃO JOSÉ, ARES ALEGRE EM DIREÇÃO A BR392.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/requerimento_patrolamento_genilho_travessao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/requerimento_patrolamento_genilho_travessao.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO TRAVESSÃO ABAIXO DA CASA DO SEU GENILHO, QUE SAI NA ESCOLA DESATIVADA VISCONDE DE MAUÁ, QUE LIGA O PASSO DA CANOA COM O PASSO DO LAJEADO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/requerimento_no_26.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/requerimento_no_26.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ENCASCALHAMENTO E ALARGAMENTO NA ESTRADA DOS FARRAPOS, NA VILA SILVA.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/requerimento_no_27.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/requerimento_no_27.docx</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE ATERRO NAS CABECEIRAS DA PONTE DO ROSA, DIVISA CANGUÇU/CERRITO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/requerimento_ponte_cox_dos_cunhas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/requerimento_ponte_cox_dos_cunhas.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA PONTE DA TRAVESSA DA COXILHA DOS CUNHAS PARA O RINCÃO DO SALSO, ONDE ENTRA NO JOEL OREQUES E SAI NO ZIZINHO, DEVIDO A SUAS PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/requerimento_cascalhamento_salso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/requerimento_cascalhamento_salso.docx</t>
   </si>
   <si>
     <t>SOLICITO CASCALHAMENTO PRÓXIMO A PONTE NO CORREDOR DO SALSO ONDE SAI PARA O REMANSO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/requerimento_patrolamento_principal_santa_clara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/requerimento_patrolamento_principal_santa_clara.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA PRINCIPAL DA SANTA CLARA, ALÉM DA ABERTURA DE DESAGUADORES E LIMPEZA DE BOEIROS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/patrolamento_e_encascalhamento_com_urgencia_na_rua_almirante_barroso_esquina_com_a_rua_franklin_moreira._foto_em_anexo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/patrolamento_e_encascalhamento_com_urgencia_na_rua_almirante_barroso_esquina_com_a_rua_franklin_moreira._foto_em_anexo.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO COM URGÊNCIA NA RUA ALMIRANTE BARROSO ESQUINA COM A RUA FRANKLIN MOREIRA. (Foto em anexo)</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/requerimento_patrolamento_serro_da_boneca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/requerimento_patrolamento_serro_da_boneca.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CERRO DA BONECA, NO TRAVESSÃO QUE SAI NA SANTA MARIA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/requerimento_de_bueiro.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/requerimento_de_bueiro.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA COLOCADO UM BUEIRO NA SUBIDA DA FAVILA PRÓXIMO AO BAR DO DEJA, POIS ESTA CRIANDO UM ATOLADOURO E ESTÁ COMPLICANDO O TRAFEGO  DA ESTRADA.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/requerimento_no_27.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/requerimento_no_27.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM TOMADAS PROVIDÊNCIAS EM RELAÇÃO A ALGUNS PONTOS CRÍTICOS DA ESTRADA DO IBRA. (PRÓXIMO A COMUNIDADE EBENÉZER, NA SUBIDA DA PONTE DO PASSO DA ESTIVA (NOS DOIS SENTIDOS), NO PASSO DOS OLIVEIRAS E NA SUBIDA DA PONTE DO PASSO DAS ABÓBORAS).</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/viabilizar_a_instalacao_de_bueiros_proximo_armazem_maier_na_localidade_alto_do_vime._foto_em_anexo..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/viabilizar_a_instalacao_de_bueiros_proximo_armazem_maier_na_localidade_alto_do_vime._foto_em_anexo..docx</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE BUEIROS, PRÓXIMO ARMAZÉM MAIER, NA LOCALIDADE ALTO DO VIME. (FOTO EM ANEXO).</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/08-08_requerimento_estrada_da_coxilha_dos_amaral.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/08-08_requerimento_estrada_da_coxilha_dos_amaral.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NA ESTRADA DA COXILHA DOS AMARAL 1° DISTRITO. PEDIDO DOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/08-08_requerimento_restauracao_de_duas_pontes_no_herval_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/08-08_requerimento_restauracao_de_duas_pontes_no_herval_2.docx</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/0808_requerimento_-_ilum._publica_ibra.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/0808_requerimento_-_ilum._publica_ibra.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM INSTALADOS PONTOS DE ILUMINAÇÃO PÚBLICA (BRAÇOS COM LÂMPADAS), NA ESTRADA DO IBRA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/0808_requerimento_-_ilum._publica_col._palma.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/0808_requerimento_-_ilum._publica_col._palma.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM INSTALADOS PONTOS DE ILUMINAÇÃO PÚBLICA (BRAÇOS COM LÂMPADAS), NA COLÔNIA PALMA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/usuario_ponte_sucam.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/usuario_ponte_sucam.docx</t>
   </si>
   <si>
     <t>CONSERTO DA PONTE UM URGÊNCIA, PRÓXIMO CAMPING SUCAM, NA LOCALIDADE GLÓRIA. (FOTO EM ANEXO).</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/2023_08_08_requerimento_rua_vila_isabel.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/2023_08_08_requerimento_rua_vila_isabel.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA RUA JOÃO GOULARTE – TRAVESSA 2 – BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/requerimento.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/requerimento.pdf</t>
   </si>
   <si>
     <t>SOLICITO PROVIDÊNCIAS EM RELAÇÃO A UM BURACO DE ESGOTO A CÉU ABERTO NA RUA DOM OTAVIANO. (FOTOS EM ANEXOS)</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/requerimento_-_corredor_dos_domingues.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/requerimento_-_corredor_dos_domingues.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR DOS DOMINGUES QUE LIGA A COXILHA DOS CAVALHEIROS 1 DISTRITO DEVIDO AS PRECÁRIAS CONDIÇÕES EM QUE SE ENCONTRA A MESMA.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/requerimento_-_corredor_do_pedro_bemeke.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/requerimento_-_corredor_do_pedro_bemeke.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR DO PEDRO BEMEKE QUE LIGA A COXILHA DOS AMARAL 1 DISTRITO, DEVIDO A SUA PRECÁRIA CONDIÇÃO.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/requerimento_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/requerimento_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA REALIZAÇÃO DE SESSÃO ESPECIAL NO DIA 23 DE AGOSTO (QUARTA-FEIRA), ÀS 14 HORAS, NA ESCOLA TÉCNICA DE CANGUÇU (ETEC), ALUSIVA A SEMANA DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/requerimento_-_praca_vila_izabel.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/requerimento_-_praca_vila_izabel.docx</t>
   </si>
   <si>
     <t>SOLICITO O FUNCIONAMENTO DO BANHEIRO DA PRAÇA VILA IZABEL, DEVIDO VÁRIAS DENUNCIAS DE NÃO TER BANHEIRO PUBLICO NOS ARREDORES E DEVIDO AO AUTO FLUXO DE PESSOAS NO LOCAL.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/requerimento_-_praca_vila_izabel_calcada.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/requerimento_-_praca_vila_izabel_calcada.docx</t>
   </si>
   <si>
     <t>SOLICITO O DEVIDO REPARO DA CALÇADA EM TORNO DA PRAÇA DA VILA IZABEL, DEVIDO AO FLUXO DE PESSOAS DO LOCAL, QUE FREQUENTAM TANTO PARA USO DOS BRINQUEDOS, QUANTO PARA CAMINHADA, TENDO VÁRIOS PONTOS DA MESMA DANIFICADA.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/1708_requerimento_-_ilum._publica_posto_branco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/1708_requerimento_-_ilum._publica_posto_branco.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITA DE FORMA IMEDIATA, A REPOSIÇÃO DE LÂMPADAS NO POSTO BRANCO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/req._de_convocacao_sec._de_saude.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/req._de_convocacao_sec._de_saude.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE SAÚDE E ASSISTENCIA SOCIAL E DIREITOS HUMANOS.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/requerimento_no_29.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/requerimento_no_29.docx</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE UM BUEIRO EM FRENTE A CEREALISTA BENDER, NA SANGA FUNDA.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_no_30.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_no_30.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO RINCÃO DOS CRAVOS, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/requerimento_no_31.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/requerimento_no_31.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO RINCÃO DOS MELÕES, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/23-08_requerimento_estrada_da_gloria.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/23-08_requerimento_estrada_da_gloria.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO ONDE NECESSÁRIO NA ESTRADA DA GLÓRIA 1° DISTRITO, ENTRE A COMUNIDADE CORAÇÃO DIVINO E A E.E.E.F BRUNO BLAAS. PEDIDO DOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/requerimento_assistente_social_adair.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/requerimento_assistente_social_adair.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE A ASSISTENTE SOCIAL DO MUNICÍPIO, REALIZE UMA VISITA AO SR. ADAIR PEREIRA DO ESPIRITO SANTO, RESIDENTE DO 3° DISTRITO-  PARAÍSO, PARA A ANÁLISE DA SITUAÇÃO DO MESMO E DEVIDO À SUA NECESSIDADE DE RECEBER CESTA BÁSICA.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/requerimento_assistente_social_milena.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/requerimento_assistente_social_milena.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE A ASSISTENTE SOCIAL DO MUNICÍPIO, REALIZE UMA VISITA A SRA. MILENA DA ROSA, RESIDENTE DA LACERDA, PARA A ANÁLISE DA SITUAÇÃO DA MESMA E DEVIDO À SUA NECESSIDADE DE RECEBER CESTA BÁSICA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/2808_requerimento_-_vila_nova.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/2808_requerimento_-_vila_nova.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITA REPOSIÇÃO DE LÂMPADAS, NA RUA JOÃO GOULART, TRAVESSA 2, EM FRENTE A CASA Nº 15.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/2808_requerimento_-_corredor_herval.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/2808_requerimento_-_corredor_herval.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO OS DEVIDOS REPAROS COM PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR QUE ENTRA NA RESIDÊNCIA DE BRUNO KÖLLER E SAI NA RESIDÊNCIA DE FABIANE SCHORODER, CORREDOR ESTE, CONHECIDO COMO CORREDOR DO FALECIDO WILLI BOHM, NO HERVAL, 2º DISTRITO.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/patrolamento_da_coxilha_dos_pereira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/patrolamento_da_coxilha_dos_pereira.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO O PATROLAMENTO DA ESTRADA DA LAGOA DOS PEREIRAS ATÉ A COXILHA DOS CAMPOS.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/patrolamento_corredor_da_florida_aldemar_bandeira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/patrolamento_corredor_da_florida_aldemar_bandeira.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO O PATROLAMENTO NA FLORIDA NO CORREDOR DO ALDEMAR BANDEIRA QUE VAI ATÉ A RESIDÊNCIA DO JOSÉ CLÁUDIO.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/28-08_requerimento_manutencao_do_calcamento_rua_joao_goulart.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/28-08_requerimento_manutencao_do_calcamento_rua_joao_goulart.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DE CALÇAMENTO NA RUA JOÃO GOULART, EM FRENTE AO MERCADO SUPER MAIS N°1373, CALÇAMENTO O QUAL SE ENCONTRA COM UM GRANDE BURACO, ASSIM PREJUDICANDO VEÍCULOS QUE ALI TRANSITAM.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/28-08_requerimento_parada_de_onibus.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/28-08_requerimento_parada_de_onibus.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA REALIZADO UM ABRIGO PARA ESPERA DE ÔNIBUS, NO SEGUINTE ENDEREÇO R5J3+GVW NO TERCEIRO DISTRITO DE CANGUÇU-RS, NO ATALHO ENTRE BR 392 E A RS 471.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/requerimento_manutencao_ponte_vila_silva.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/requerimento_manutencao_ponte_vila_silva.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DA PONTE DO CORREDOR QUE ENTRA NO SEU NALDINHO E SAI NA ESTRADA DO FARRAPO.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/2908_pedido_de_providencias_-_bica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/2908_pedido_de_providencias_-_bica.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO PROVIDÊNCIAS REFERENTE AOS DEJETOS QUE ESTÃO SENDO LARGADOS A CÉU ABERTO, EM VALETA NÃO CANALIZADA, EM DIREÇÃO A BICA D’ÁGUA, LOCALIZADA NO BAIRRO IZABEL.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/requerimento_-_copia_-_copia_-_copia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/requerimento_-_copia_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>SOLICITO O  PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO MARIA ANTÔNIA, DA ENTRADA DAS TRÊS PEDRAS ATÉ A PONTE DO MARIA ANTÔNIA LOCALIZADO NO 4º DISTRITO, DEVIDO AS PÉSSIMAS CONDIÇÕES DA MESMA E O FLUXO DE VEÍCULOS E ÔNIBUS QUE PASSA POR ELA.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/requerimento_-_copia_-_copia_-_copia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/requerimento_-_copia_-_copia_-_copia.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO RINCÃO DOS CRAVOS, LOCALIZADO NO 4º DISTRITO. DEVIDO AS PÉSSIMAS CONDIÇÕES DA MESMA, TANTO QUANTO O AUTO FLUXO DE VEÍCULOS E ÔNIBUS TANTO DE LINHA QUANTO ESCOLAR.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/requerimento_patrolamento_vila_silva.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/requerimento_patrolamento_vila_silva.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NO CORREDOR QUE ENTRA NO SEU  NALDINHO, E SAI NA ESTRADA DO FARRAPO.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/onstrucao_de_abrigo_de_onibus_antes_do_cemiterio_dos_gularte_na_br_471..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/onstrucao_de_abrigo_de_onibus_antes_do_cemiterio_dos_gularte_na_br_471..docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO DE ÔNIBUS, ANTES DO CEMITÉRIO DOS GULARTE, NA BR 471.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/concerto_da_ponte_um_urgencia_corredor_dos_simoes_passando_a_comunidade_sao_lourenco_que_sai_na_coxilha_das_flores..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/concerto_da_ponte_um_urgencia_corredor_dos_simoes_passando_a_comunidade_sao_lourenco_que_sai_na_coxilha_das_flores..docx</t>
   </si>
   <si>
     <t>CONCERTO DA PONTE UM URGÊNCIA, CORREDOR DOS SIMÕES PASSANDO A COMUNIDADE SÃO LOURENÇO QUE SAI NA COXILHA DAS FLORES.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/concerto_de_tres_pontes_um_urgencia_na_localidade_do_rincao_dos_maias..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/concerto_de_tres_pontes_um_urgencia_na_localidade_do_rincao_dos_maias..docx</t>
   </si>
   <si>
     <t>CONCERTO DE TRÊS PONTES UM URGÊNCIA, NA LOCALIDADE DO RINCÃO DOS MAIAS.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/28-08_requerimento__manutencao_de_pontes_e_estradas_colheita_do_pessego.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/28-08_requerimento__manutencao_de_pontes_e_estradas_colheita_do_pessego.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA REALIZADO A MANUTENÇÃO E RECUPERAÇÃO DAS ESTRADAS E PONTES E O ACELERAMENTO DO PROCESSO DE COLOCAÇÃO DE GALERIAS PARA SUBSTITUIÇÃO DAS PONTES QUE JÁ ESTAVAM PROGRAMADAS PELO PODER EXECUTIVO, EM ESPECIAL AS REGIÕES DE GRANDE ATUAÇÃO DA COLHEITA DO PÊSSEGO COMO (CANGUÇU-VELHO, RINCÃO DOS MAIAS, FAVILA, ARES ALEGRE, GLÓRIA, CHÁCARA DO PARAÍSO, PASSO DO QUILOMBO), VISANDO A PROXIMIDADE DO INICIO DE SAFRA PRECISAMOS GARANTIR QUALIDADE AOS PRODUTORES.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/requerimento_no_32.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/requerimento_no_32.docx</t>
   </si>
   <si>
     <t>REFORÇANDO UMA INDICAÇÃO JA FEITA EM SETEMBRO/2022, SOLICITO QUE HAJA A INSTALAÇÃO DE PONTOS DE INTERNET (WI-FI) NOS POSTOS DE SAÚDE E NO HOSPITAL.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/patrolamento_corredor_dos_barbosa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/patrolamento_corredor_dos_barbosa.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR DOS BARBOSA QUE LIGA A VILA SILVA A CERCA DAS PEDRAS, LOCALIZADO NO 3º DISTRITO. CONSIDERANDO AS PÉSSIMAS CONDIÇÕES DA MESMA.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/corredor_dos_barbosa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/corredor_dos_barbosa.docx</t>
   </si>
   <si>
     <t>SOLICITO A RECONSTRUÇÃO DA PONTE DO CORREDOR DOS BARBOSA, LOCALIZADO NO 3º DISTRITO. CONSIDERANDO AS PÉSSIMAS CONDIÇÕES  EM QUE A MESMA SE ENCONTRA.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/0409_votos_de_congrat.-_destilaria_alto_da_cruz.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/0409_votos_de_congrat.-_destilaria_alto_da_cruz.docx</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES PARA: DESTILARIA ALTO DA CRUZ PELA CONQUISTA DO 2º LUGAR, NO 11º CONCURSO DE PRODUTOS DA AGROINDÚSTRIA FAMILIAR, DURANTE A EXPOINTER 2023, EM ESTEIO-RS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/0409_requerimento_-_linha_cox._das_flores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/0409_requerimento_-_linha_cox._das_flores.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO PROVIDÊNCIAS AO EXECUTIVO MUNICIPAL, NO SENTIDO DE AUMENTAR A FREQUÊNCIA, PARA NO MÍNIMO UMA VEZ POR SEMANA, O TRANSPORTE COLETIVO (ÔNIBUS) QUE ATENDE A LINHA DA COXILHA DAS FLORES - 4º DISTRITO</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/1009_-_audiencia_publica_-_ceeeequatorial.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/1009_-_audiencia_publica_-_ceeeequatorial.docx</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, REQUERER QUE SEJA MARCADA AUDIÊNCIA PÚBLICA, PARA TRATAR SOBRE OS MAIS DIVERSOS PROBLEMAS NO FORNECIMENTO DE ENERGIA ELÉTRICA PELA CEEE EQUATORIAL NO NOSSO MUNICÍPIO. A REALIZAR-SE NO DIA 25 DE SETEMBRO, SEGUNDA-FEIRA, ÀS 14HS NO PLENÁRIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/abertura_alargamento_da_estrada_na_ceramica_aldrighi_na_capela_sao_jose_ares_alegre_em_direcao_a_br392..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/abertura_alargamento_da_estrada_na_ceramica_aldrighi_na_capela_sao_jose_ares_alegre_em_direcao_a_br392..docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DA  ESTRADA DO IBRA, CORREDOR DA DONA DALVA, PASSANDO A ESTRADA TRÊS PEDRAS A PRIMEIRA A DIREITA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/atrolamento_e_encascalhamento_com_urgencia_na_rua_ao_lado_da_oficina_do_paulinho_na_rotula_do_chafariz._anexo_decisao_da_justica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/atrolamento_e_encascalhamento_com_urgencia_na_rua_ao_lado_da_oficina_do_paulinho_na_rotula_do_chafariz._anexo_decisao_da_justica.docx</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO COM URGÊNCIA NA RUA AO LADO DA OFICINA DO PAULINHO NA ROTULA DO CHAFARIZ. (ANEXO DECISÃO DA JUSTIÇA)</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/1409_requerimento_-_carga_e_descarga.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/1409_requerimento_-_carga_e_descarga.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA QUE SEJA COLOCADO UM PONTO, COM PLACA E SINALIZAÇÃO PARA CARGA E DESCARGA NA RUA JÚLIO DE CASTILHOS, EM FRENTE A AGROPECUÁRIA CAMPO SUL.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Leandro Gauger Ehlert (Pipa), Marcelo Romig Maron</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/envio_de_correspondencia_agencia_nacional_de_energia_eletrica_aneel_-_servicos_da_ceee-equatorial_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/envio_de_correspondencia_agencia_nacional_de_energia_eletrica_aneel_-_servicos_da_ceee-equatorial_1.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA PARA ANEEL SOLICITAÇÃO DE PROVIDÊNCIAS EM RELAÇÃO AO FORNECIMENTO DE ENERGIA ELÉTRICA DA CEEE-EQUATORIAL NO MUNICÍPIO DE CANGUÇU/RS</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_-_indicacao_-_homenagem_e_reconhecimento_medalha_anjo_dos_vales_assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_-_indicacao_-_homenagem_e_reconhecimento_medalha_anjo_dos_vales_assinado.pdf</t>
   </si>
   <si>
     <t>PROPONHO QUE ESTA CASA LEGISLATIVA RECONHEÇA E HOMENAGEIE A FUNERÁRIA SANTO ANTÔNIO, TODOS OS VOLUNTÁRIOS ENVOLVIDOS E AO FITAZUL, CONCEDENDO-LHES A “MEDALHA ANJO DOS VALES” EM RECONHECIMENTO AO TRABALHO, DEDICAÇÃO E SOLIDARIEDADE DE CADA UM DOS ENVOLVIDOS.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/requerimento_no_33.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/requerimento_no_33.docx</t>
   </si>
   <si>
     <t>PEDIDO DE RECONSIDERAÇÃO, SOLICITAMOS: QUE A ADMINISTRAÇÃO MUNICIPAL CESSE OS GASTOS QUE POSSAM SER CONSIDERADOS SUPÉRFLUOS OU DESNECESSÁRIOS, DIRECIONANDO ESSES VALORES PARA A SOLUÇÃO DOS PROBLEMAS QUE REALMENTE AFETAM A POPULAÇÃO.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/requerimento_patrolamento_boeiro_faxinal_pantanoso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/requerimento_patrolamento_boeiro_faxinal_pantanoso.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DO PANTANOSO E FAXINAL, DEVIDO AO FATO DE QUE ALUNOS DA ESCOLA PASQUALINI NÃO ESTÃO INDO À AULA POIS O ÔNIBUS NÃO ESTÁ FAZENDO A LINHA NO TRECHO MENCIONADO, QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES. SOLICITO TAMBÉM A MANUTENÇÃO DO BOEIRO DESTE MESMO TRECHO, QUE SE ENCONTRA QUEBRADO.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/22-09_requerimento_colocacao_de_bracos_com_lampadas_rua_edgar_werli.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/22-09_requerimento_colocacao_de_bracos_com_lampadas_rua_edgar_werli.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM INSTALADOS, PONTOS DE ILUMINAÇÃO PÚBLICA (BRAÇOS COM LÂMPADAS), NA R. TEN. EDGAR WERLHI, 6° TRAVESSA, ENTRANDO AO LADO DO CEMITÉRIO DA COMUNIDADE SÃO MATEUS.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/2023_09_22_requerimento_estrada_vila_silva.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/2023_09_22_requerimento_estrada_vila_silva.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ENCASCALHAMENTO E LIMPEZA DE LATERAIS DA ESTRADA PARA ESCOAR ÁGUA DA CHUVA, NA LOCALIDADE DA VILA SILVA – CORREDOR DOS FARRAPOS E DOS BORNS.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/2023_09_22_requerimento__implantacao_faixa_de_seguranca.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/2023_09_22_requerimento__implantacao_faixa_de_seguranca.pdf</t>
   </si>
   <si>
     <t>SOLICITO IMPLANTAÇÃO DE FAIXA DE SEGURANÇA EM FRENTE A CRECHE MUNICIPAL SANTA CLARA DE ASSIS.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/1909_requerimento_-_carga_e_descarga_correios.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/1909_requerimento_-_carga_e_descarga_correios.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA QUE SEJA COLOCADO UM PONTO COM PLACA E SINALIZAÇÃO PARA CARGA E DESCARGA EXCLUSIVO PARA OS CORREIOS, NA RUA JÚLIO DE CASTILHOS.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimentrepasse.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimentrepasse.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPASSE DA CÂMARA PARA AQUISIÇÃO DE TELHAS PARA AUXILIO AS PESSOAS AFETADAS PELO GRANIZO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/desintupimento_de_bueiro_no_corredor_do_primavera.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/desintupimento_de_bueiro_no_corredor_do_primavera.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO O DESENTUPIMENTO DO BUEIRO QUE ENTRA NO CORREDOR DO SALÃO PRIMAVERA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/requerimento_-_audiencia_publica_para_tratar_sobre_o_transito_e_o_sistema_de_estacionamento_rotativo_em_cangucu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/requerimento_-_audiencia_publica_para_tratar_sobre_o_transito_e_o_sistema_de_estacionamento_rotativo_em_cangucu.docx</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE O TRÂNSITO E O SISTEMA DE ESTACIONAMENTO ROTATIVO EM CANGUÇU.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_quebra_molas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_quebra_molas.docx</t>
   </si>
   <si>
     <t>SOLICITO A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA TENENTE EDGAR WERLHI, PRÓXIMO A ESCOLA DOM PEDRO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/escola_joao_de_deus.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/escola_joao_de_deus.docx</t>
   </si>
   <si>
     <t>SUGIRO A POSSIBILIDADE DE ACERTO ENTRE A PREFEITURA MUNICIPAL E A E. E.E. MÉDIO JOÃO DE DEUS NUNES, PARA O MUNICÍPIO SOLUCIONAR A QUEDA DE BARREIRAS QUE OCORRE NA RUA EXERCITO NACIONAL, POIS O MATERIAL PODE SER APROVEITADO NAS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/oficio_sec_de_obras_assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/oficio_sec_de_obras_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITO A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA GETÚLIO VARGAS, Nº 2303.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/02-10_requerimento_patrolamento_na_estrada_do_ares_alegre.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/02-10_requerimento_patrolamento_na_estrada_do_ares_alegre.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO NA ESTRADA DO ARES ALEGRE 1° DISTRITO NA DIVISA COM MORRO REDONDO, E DEMAIS TRAVESSÕES DA REGIÃO DO ARES ALEGRE. PEDIDO DOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/2023_10_02_requerimento_estrada_armada.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/2023_10_02_requerimento_estrada_armada.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, LIMPEZA DE LATERAIS DA ESTRADA E ENCASCALHAMENTO NA ESTRADA PRINCIPAL DA ARMADA - 5º DISTRITO, EM FRENTE A ENTRADA DO CORREDOR DOS TURCOS.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/2023_10_02_requerimento_rua_pedreira.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/2023_10_02_requerimento_rua_pedreira.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, LIMPEZA DE LATERAIS DA RUA E ENCASCALHAMENTO NA RUA DA PEDREIRA, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/patrolamento_estrada_fortaleza.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/patrolamento_estrada_fortaleza.docx</t>
   </si>
   <si>
     <t>SOLICITO O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA FORTALEZA, PELAS PÉSSIMAS CONDIÇÕES EM QUE SE ENCONTRA A MESMA.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_manutencao_rua_conde_porto_alegre.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_manutencao_rua_conde_porto_alegre.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO NA RUA CONDE DE PORTO ALEGRE, PRÓXIMO AO N°81</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento_troca_de_luminarias_03.10.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento_troca_de_luminarias_03.10.docx</t>
   </si>
   <si>
     <t>SOLICITO TROCA DE LUMINÁRIAS NA RUA VEREADOR BRUNO JOSÉ DA FONSECA.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/requerimento_patrolamento_03.10.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/requerimento_patrolamento_03.10.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA PRINCIPAL DO REMANSO.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/requerimento_manutencao_ponte_salso_remanso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/requerimento_manutencao_ponte_salso_remanso.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DA PONTE ENTRE O SALSO E O REMANSO, QUE SE ENCONTRA COM OS PRANCHÕES QUEBRADOS, IMPOSSIBILITANDO A PASSAGEM PELO TRECHO.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/requerimento_manutencao_bubolz.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/requerimento_manutencao_bubolz.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DE BORRACHUDO NO CORREDOR DOS BUBOLZ, ONDE ENTRA NA BAIXADA DO RODEIO E SAI NA FLORIDA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_cascalhamento_posto_branco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_cascalhamento_posto_branco.docx</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE CASCALHO NO CORREDOR DOS SOARES NO POSTO BRANCO, 1° DISTRITO, DEVIDO A SUAS PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_boeiro_cerro_grande.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_boeiro_cerro_grande.docx</t>
   </si>
   <si>
     <t>SOLICITO A TROCA DE BUEIRO NA ESTRADA DO CERRO GRANDE QUE VAI PRA BOA VISTA, ONDE VAI PARA O PAULINHO MORALES.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/ecosul_-_trevo_de_acesso_a_vila_fonseca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/ecosul_-_trevo_de_acesso_a_vila_fonseca.docx</t>
   </si>
   <si>
     <t>ENVIO DE CORRESPONDÊNCIA, RESPONSAVEL TÉCNICO DA COORDENAÇÃO DE CONSERVAÇÃO DE RODOVIAS. ASSUNTO: SOLICITAÇÃO DE COLOCAÇÃO DE PLACA DE SINALIZAÇÃO NO TREVO DE ACESSO NA VILA FONSECA.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/requerimento_no_34.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/requerimento_no_34.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DOS DIAS, CORREDOR ESTE QUE LIGA COXILHA DAS 3 PEDRAS COM MARIA ANTONIA, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/requerimento_no_35.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/requerimento_no_35.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO RINCÃO DO FLORIANO, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/requerimento_no_36.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/requerimento_no_36.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DA FORTALEZA, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/18-10_requerimento_manutencao_e_instalacao_bracos_com_lampadas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/18-10_requerimento_manutencao_e_instalacao_bracos_com_lampadas.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO DOS EXISTENTES, E QUE SEJAM INSTALADOS NOVOS PONTOS DE ILUMINAÇÃO PÚBLICA (BRAÇOS COM LÂMPADAS), NA COXILHA DOS AMARAL 1° DISTRITO, PERTO DO COMÉRCIO DO SR. ZEZÉ DIAS.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/requerimento_no_37.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/requerimento_no_37.docx</t>
   </si>
   <si>
     <t>SOLICITO ENVIO DE CORRESPONDÊNCIA A TODOS DEPUTADOS FEDERAIS E AOS 3 SENADORES DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/2023_10_23_requerimento_estrada_renascer.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/2023_10_23_requerimento_estrada_renascer.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, LIMPEZA DE LATERAIS DA ESTRADA E ENCASCALHAMENTO NA ESTRADA PRINCIPAL E CORREDORES DO ASSENTAMENTO RENASCER.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/viabilizar_a_instalacao_de_um_novo_portao_na_escola_municipal_joaquim_nabuco..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/viabilizar_a_instalacao_de_um_novo_portao_na_escola_municipal_joaquim_nabuco..docx</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM NOVO PORTÃO NA ESCOLA MUNICIPAL JOAQUIM NABUCO.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/2023_10_24_requerimento_estrada_coxilha_dos_cunhas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/2023_10_24_requerimento_estrada_coxilha_dos_cunhas.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, LIMPEZA DE LATERAIS DA ESTRADA E ENCASCALHAMENTO NA ESTRADA DA COXILHA DOS CUNHAS.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/2023_10_24_requerimento_estrada_coxilha_dos_cavalheiros.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/2023_10_24_requerimento_estrada_coxilha_dos_cavalheiros.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, LIMPEZA DE LATERAIS DA ESTRADA E ENCASCALHAMENTO NA ESTRADA DOS CAVALHEIROS.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/2023_10_24_requerimento_estrada_vila_silva.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/2023_10_24_requerimento_estrada_vila_silva.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENCASCALHAMENTO E LIMPEZA DE LATERAIS DA ESTRADA PARA ESCOAR ÁGUA DA CHUVA, NA LOCALIDADE DA VILA SILVA – CORREDOR DOS FARRAPOS E DOS BORNS.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_boeiro_1_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_boeiro_1_1.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO EM UM BUEIRO NO ARES ALEGRE.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/2023_10_27_requerimento_estrada_rincao_dos_cravos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/2023_10_27_requerimento_estrada_rincao_dos_cravos.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, LIMPEZA DE LATERAIS DA ESTRADA E ENCASCALHAMENTO NA ESTRADA DO RINCÃO DOS CRAVOS - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/3010_requerimento_-_corredor_dos_blanck.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/3010_requerimento_-_corredor_dos_blanck.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO PATROLAMENTO, ENCASCALHAMEMENTO E DEMAIS REPAROS NECESSÁRIOS NO CORREDOR DA LOIVA NO ALTO DA CRUZ, EM DIREÇÃO AO CORREDOR DOS BLANCK, NA ESTÂNCIA DA FIGUEIRA.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_39.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_39.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO RINCÃO DOS CRAVOS, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_40.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_40.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO MARIA ANTÔNIA, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_41.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_41.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR QUE LIGA PASSO DO SARAIVA COM PASSO DO LOURENÇO E FORTALEZA, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_42.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_42.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA PICADA DAS LINHAS, ESTRADA ESTA QUE LIGA PASSO DO LOURENÇO COM RINCÃO DOS MARQUES, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_43.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_43.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO PASSO DO SARAIVA, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_44.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_44.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO RINCÃO DOS MELÕES, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_45.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_45.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO E MANUTENÇÃO NA PONTE DO CORREDOR DOS ROSA, QUE ENTRA NO LADO DA RESIDÊNCIA DO FALECIDO DALTRO FERREIRA 4º DISTRITO.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_46.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_46.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA COXILHA DOS CUNHAS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_47.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_47.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA COXILHA DOS AMARAL.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_48.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_48.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO RINCÃO DOS MARQUES, 4º DISTRITO.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_49.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_49.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DA VILA SILVA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_50.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_50.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO TRAVESSÃO QUE DA ACESSO DA SOLIDEZ AO HERVAL.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_51.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_51.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR QUE ENTRA AO LADO DA IGREJA MARTIN LUTERO NA COXILHA DOS CUNHAS.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_52.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_52.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DOS ALVES, HERVAL/IGUATEMI.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_53.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_53.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DO CAMPING SIEFERT NA COSTA DO ARROIO GRANDE.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_revisao_manutencao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_revisao_manutencao.docx</t>
   </si>
   <si>
     <t>SOLICITO REVISÃO E MANUTENÇÃO DOS EQUIPAMENTOS DE ATIVIDADE FÍSICA AO AR LIVRE NOS PONTOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_cascalhamento_posto_branco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_cascalhamento_posto_branco.docx</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE CASCALHO NO CORREDOR DO VAVÁ NO POSTO BRANCO, PASSANDO O DIOGO SILVEIRA, O PRIMEIRO CORREDOR À DIREITA (MARGENS DA ERS 265).</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_patrolamento_estrada_faxinal.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_patrolamento_estrada_faxinal.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA PRINCIPAL DO FAXINAL.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_patrolamento_cox_dos_cavalheiros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_patrolamento_cox_dos_cavalheiros.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA PRINCIPAL DA COXILHA DOS CAVALHEIROS.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_patrolamento_corredor_helwig.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_patrolamento_corredor_helwig.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DOS HELWIG NO FAXINAL.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_patrolamento_estrada_rincao_do_progresso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_patrolamento_estrada_rincao_do_progresso.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA PRINCIPAL DO RINCÃO DO PROGRESSO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pedido_de_prov._ao_prefeito_-_abertura_da_rua_dercidio_quevedo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pedido_de_prov._ao_prefeito_-_abertura_da_rua_dercidio_quevedo.docx</t>
   </si>
   <si>
     <t>SOLICITA A ABERTURA DO PROLONGAMENTO DA RUA DERCIDIO QUEVEDO.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_54.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_54.docx</t>
   </si>
   <si>
     <t>SOLICITO ATERRAMENTO E MANUTENÇÃO NA PONTE SITUADA NO CORREDOR DAS COTIAS, 4º DISTRITO. (FOTOS EM ANEXOS)</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_55.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_55.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DA BOA VISTA, QUE ENTRA NA ESCOLA FELICIANO BARCELOS NUNES.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_56.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_56.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO RINCÃO DO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_57.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_57.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO REMANSO.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_58.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_58.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO ASSENTAMENTO RENASCER.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_59.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_59.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DA IGREJA INDEPENDENTE DO POSTO BRANCO.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_60.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_60.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NA ESTRADA DO CTG SENTINELA DA ARMADA ATÉ A DIVISA, 5º DISTRITO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_61.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_61.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DO BAR DO CHIQUINHO, NO FAXINAL, 3º DISTRITO.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_62.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_62.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DOS ROSSALES, 3º DISTRITO.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/1011_requerimento_-_arvores_vila_do_ceu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/1011_requerimento_-_arvores_vila_do_ceu.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PODA OU RETIRADA DE EUCALIPTOS NO FINAL DA RUA MARÇAL MARTINS LEAL, 57 – VILA DO CÉU.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1548/requerimento_no_63.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1548/requerimento_no_63.docx</t>
   </si>
   <si>
     <t>SOLICITO REVISÃO EM RELAÇÃO A COBRANÇA DO IPTU.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_cascalhamento_sao_joao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_cascalhamento_sao_joao.docx</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE CASCALHO NO RINCÃO DO SÃO JOÃO, PRÓXIMO AO ELTON CENTENO.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1587/2023_11_27_requerimento_estrada_faxinal.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1587/2023_11_27_requerimento_estrada_faxinal.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, LIMPEZA DE LATERAIS DA ESTRADA E ENCASCALHAMENTO NO CORREDOR DOS HELBIG – FAXINAL, 3º DISTRITO.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1591/20-11_requerimento_patrolamento_estrada_do_quilombo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1591/20-11_requerimento_patrolamento_estrada_do_quilombo.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DO QUILOMBO, A PARTIR DA CIDADE EM DIREÇÃO A CHÁCARA DO PARAÍSO 1° DISTRITO. A PEDIDO DOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1608/requerimento_boeiro_pedreira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1608/requerimento_boeiro_pedreira.docx</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE BOEIRO NA ESTRADA DA PEDREIRA (QUE VAI AO TCHÊ PARQUE).</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1609/requerimento_patrolamento_estrada_pedreira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1609/requerimento_patrolamento_estrada_pedreira.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA PEDREIRA PEDREIRA (QUE VAI AO TCHÊ PARQUE).</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1610/requerimento_patrolamento_passo_dos_alvez.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1610/requerimento_patrolamento_passo_dos_alvez.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E MANUTENÇÃO NO PASSO DOS ALVES.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1611/requerimento_assistente_social.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1611/requerimento_assistente_social.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE A ASSISTENTE SOCIAL DO MUNICÍPIO, REALIZE UMA VISITA A SRA. CAMILI VITORIA SILVEIRA PRIEBE, RESIDENTE DO BAIRRO FONSECA, RUA DÁRIO MEIRELES DA COSTA N° 118, PARA A ANÁLISE DA SITUAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1614/construcao_de_calcada_ou_delimitacao_com_meio-fio_no_trevo_da_br_392_na_no_bairro_fonseca_ate_a_escola_municipal_de_educacao_infantil_santa_clara_de_assis..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1614/construcao_de_calcada_ou_delimitacao_com_meio-fio_no_trevo_da_br_392_na_no_bairro_fonseca_ate_a_escola_municipal_de_educacao_infantil_santa_clara_de_assis..docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADA OU DELIMITAÇÃO COM MEIO-FIO, NO TREVO DA BR 392  NO BAIRRO FONSECA ATÉ A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL SANTA CLARA DE ASSIS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1615/requerimento_luciano_passa_dia_esportivo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1615/requerimento_luciano_passa_dia_esportivo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA REALIZAÇÃO DE SESSÃO ESPECIAL NO DIA 04 DE DEZEMBRO (SEGUNDA-FEIRA), ÀS 19 HORAS, NO PLENÁRIO DA CÂMARA, ALUSIVA AO PASSA DIA ESPORTIVO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1619/requerimento_manutencao_ponte_cangucu_velho.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1619/requerimento_manutencao_ponte_cangucu_velho.docx</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DA PONTE QUE FICA NO CORREDOR QUE ENTRA NA FRENTE DA ESCOLA DR JAIME DA FARIA NO CANGUÇU VELHO, POIS A MESMA SE ENCONTRA SEM POSSIBILIDADE DE TRÁFEGO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1625/2023_11_29_requerimento_coxilha_do_fogo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1625/2023_11_29_requerimento_coxilha_do_fogo.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, LIMPEZA DE LATERAIS DA ESTRADA E ENCASCALHAMENTO NO CORREDOR QUE LIGA COXILHA DO FOGO AO RINCÃO DO GUARÁ NA VENDA DA LAGOA.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1626/requerimento_cascalhamento_travessao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1626/requerimento_cascalhamento_travessao.docx</t>
   </si>
   <si>
     <t>SOLICITO CASCALHAMENTO E DRENAGEM NOS BORRACHUDOS NO TRAVESSÃO DE PROLONGAMENTO DA RUA VALDECI SANTOS DE AVILA NO BAIRRO TEIXEIRAS, ATÉ O BAIRRO GUIDO OTTO, QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1630/pedido_de_votacao_mensagem_153.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1630/pedido_de_votacao_mensagem_153.docx</t>
   </si>
   <si>
     <t>PEDIDO DE DISCUSSÃO E VOTAÇÃO DA PLO 153/2023 - PROJETO DE LEI ORDINÁRIA  “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O CONTRATO ATUAL, TEMPORÁRIO E EMERGENCIALMENTE, DE PESSOAL PARA A SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E COOPERATIVISMO E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA Nº 096/2023)</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1632/0112_requerimento_-_quebra_molas_rua_conrado_bento.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1632/0112_requerimento_-_quebra_molas_rua_conrado_bento.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO COM A MAIOR BREVIDADE POSSÍVEL UM ESTUDO E POSTERIORMENTE INSTALADO UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS), NA RUA CONRADO ERNANI BENTO, PROXIMIDADES DA MECÂNICA SHWARTZ.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1636/informacao_no_16.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1636/informacao_no_16.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO CALÇAMENTO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_cascalhamento_salso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_cascalhamento_salso.docx</t>
   </si>
   <si>
     <t>SOLICITO CASCALHAMENTO NO CORREDOR DO SALSO, 1° DISTRITO.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_cascalhamento_remanso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_cascalhamento_remanso.docx</t>
   </si>
   <si>
     <t>SOLICITO CASCALHAMENTO NA ESTRADA DO REMANSO.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_abertura_de_desaguadores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_abertura_de_desaguadores.docx</t>
   </si>
   <si>
     <t>SOLICITO ABERTURA DE DESAGUADORES NA ESTRADA DO REMANSO.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1640/2023_12_05_requerimento_manutencao_ponte_arroio_sapato.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1640/2023_12_05_requerimento_manutencao_ponte_arroio_sapato.pdf</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DA PONTE SOBRE O ARROIO SAPATO – TRAVESSA ALTO DA CRUZ - CORDILHEIRA.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1641/0512_requerimento_-_farmacia_prefeitura_novo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1641/0512_requerimento_-_farmacia_prefeitura_novo.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS, QUANTO A CONSTRUÇÃO DE UMA ÁREA (ABRIGO), OU READEQUAÇÃO DO ESPAÇO, JUNTO AO PRÉDIO DA FARMÁCIA MUNICIPAL E AGORA TAMBÉM DA FARMÁCIA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1642/0512_requerimento_-_testes_de_covid.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1642/0512_requerimento_-_testes_de_covid.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS QUANTO A DISPONIBILIDADE DE TESTES DE COVID, NA REDE PÚBLICA DO MUNICÍPIO (POSTOS DE SAÚDE E PRONTO SOCORRO).</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_64.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_64.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR QUE ENTRA NA RESIDÊNCIA DO NEDIS CUNHA, NA ESTRADA DO MARIA ANTÔNIA, 4º DISTRITO. CORREDOR ESTE QUE LIGA MARIA ANTÔNIA COM RINCÃO DOS CRAVOS.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1660/patrolamento_rua_silvio_duarte_ass.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1660/patrolamento_rua_silvio_duarte_ass.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA RUA SILVIO SILVEIRA DUARTE, NA VILA FONSECA.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1662/requerimento_redutor_de_velocidade_ass.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1662/requerimento_redutor_de_velocidade_ass.pdf</t>
   </si>
   <si>
     <t>SOLICITO COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ANTÔNIO FLORÊNCIO DUARTE, NO SENTIDO QUE DESCE PARA O NOVO CONDOMÍNIO MORADAS DO SOL.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1670/2023_12_18_requerimento_estrada_fortaleza.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1670/2023_12_18_requerimento_estrada_fortaleza.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, LIMPEZA DE LATERAIS DA ESTRADA E ENCASCALHAMENTO NA ESTRADA DA FORTALEZA - 4º DISTRITO.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1671/2023_12_18_requerimento_estrada_rincao_dos_cravos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1671/2023_12_18_requerimento_estrada_rincao_dos_cravos.docx</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1672/18-12_requerimento_patrolamento_estrada_do_potreiro_grande.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1672/18-12_requerimento_patrolamento_estrada_do_potreiro_grande.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E PRINCIPALMENTE ENCASCALHAMENTO NA ESTRADA DO POTREIRO GRANDE, A PEDIDO DOS MORADORES EM ESPECIAL DO SR. ADÃO BILHALVA.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_no_65.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_no_65.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DO RINCÃO DO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1697/requerimento_no_66.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1697/requerimento_no_66.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DO SALÃO PRIMAVERA.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1699/19-12_requerimento_patrolamento_estrada_do_rincao_dos_marques.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1699/19-12_requerimento_patrolamento_estrada_do_rincao_dos_marques.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E MELHORIAS NA ESTRADA DO RINCÃO DOS MARQUES E ARREDORES, A MESMA ESTÁ EM PÉSSIMAS CONDIÇÕES, A PEDIDO DOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1700/19-12_requerimento_patrolamento_estrada_do_passo_dos_alves.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1700/19-12_requerimento_patrolamento_estrada_do_passo_dos_alves.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E MELHORIAS NA ESTRADA DO PASSO DOS ALVES, A ESTRADA ENCONTRA-SE EM PÉSSIMO ESTADO, INTRANSITÁVEL. PEDIDO DOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1703/arvorito.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1703/arvorito.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DO ARVORITO, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1705/almeida.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1705/almeida.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA SERRA DOS ALMEIDA, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1706/tatinha.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1706/tatinha.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E COLOCAÇÃO DE BOEIRO NA CORREDOR DO TATINHA, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1707/coxilha_dos_pereira.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1707/coxilha_dos_pereira.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA COXILHA DOS PEREIRA, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1708/arroio_da_divisa.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1708/arroio_da_divisa.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DO ARROIO DA DIVISA, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1709/rincao_rossales.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1709/rincao_rossales.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO RINCÃO DOS ROSSALES, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1710/rincao_do_guara.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1710/rincao_do_guara.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO RINCÃO DO GUARÁ, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1711/rincao_do_progresso.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1711/rincao_do_progresso.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO RINCÃO DO PROGRESSO, NO 3° DISTRITO..</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1712/scaglione.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1712/scaglione.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DO SCAGLIONE, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1713/passo_do_canto.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1713/passo_do_canto.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DO PASSO DO CANTO, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1714/serra_dos_nunes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1714/serra_dos_nunes.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA SERRA DOS NUNES, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1715/helwig.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1715/helwig.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DOS HELWIG, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1716/serra_dos_gomes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1716/serra_dos_gomes.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA SERRA DOS GOMES, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1717/costa_do_bica.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1717/costa_do_bica.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA COSTA DO BICA, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1718/born.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1718/born.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DOS BORN, NO 3° DISTRITO.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1719/requerimento_no_67.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1719/requerimento_no_67.docx</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO, ALARGAMENTO E ENCASCALHAMENTO NO CORREDOR DA FERRARIA, QUE VAI ATÉ A RESIDÊNCIA DO SEU IDEMETRO MARTINS, NO 3º DISTRITO.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1725/requerimento_patrolamento_quintana.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1725/requerimento_patrolamento_quintana.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DOS QUINTANA, NO 1° DISTRITO.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1726/requerimento_patrolamento_salso.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1726/requerimento_patrolamento_salso.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DO SALSO, NO 1° DISTRITO.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1727/requerimento_patrolamento_sao_joao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1727/requerimento_patrolamento_sao_joao.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DO SÃO JOÃO, NO 1° DISTRITO.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_patrolamento_cox_dos_cavalheiros.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_patrolamento_cox_dos_cavalheiros.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA COXILHA DOS CAVALHEIROS, NO 4° DISTRITO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1729/requerimento_patrolamento_remanso.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1729/requerimento_patrolamento_remanso.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DO REMANSO, NO 1° DISTRITO.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1730/requerimento_patrolamento_santa_clara.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1730/requerimento_patrolamento_santa_clara.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DA SANTA CLARA, NO 1° DISTRITO.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1731/requerimento_patrolamento_piegas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1731/requerimento_patrolamento_piegas.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA ESTRADA DOS PIEGAS ENTRE ELTON CENTENO E COMÉRCIO DO ZÉ CARDOSO, NO 4° DISTRITO.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_patrolamento_cox_dos_cunhas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_patrolamento_cox_dos_cunhas.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NA COXILHA DOS CUNHAS, NO 4° DISTRITO.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1733/requerimento_patrolamento_chacrinha.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1733/requerimento_patrolamento_chacrinha.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DO CHACRINHA, NO 4° DISTRITO.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1734/requerimento_patrolamento_elton_centeno__remanso.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1734/requerimento_patrolamento_elton_centeno__remanso.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO NO CORREDOR DO ELTON CENTENO QUE SAI NO REMANSO, NO 4° DISTRITO.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_faixa_elevada.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_faixa_elevada.docx</t>
   </si>
   <si>
     <t>ANÁLISE DA POSSIBILIDADE DA COLOCAÇÃO DE FAIXA ELEVADA NA RUA EXÉRCITO NACIONAL, ENTRE AS RUA SILVEIRA TAVARES E FERNANDO OSÓRIO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/831/pedido_de_indicacao_luciano_original_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/831/pedido_de_indicacao_luciano_original_1.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A FUNÇÃO SOCIAL DE FOMENTAR A PRÁTICA DE ESPORTES E A SOCIALIZAÇÃO ENTRE MORADORES E VISITANTES DO MUNICÍPIO, SOLICITO A POSSIBILIDADE DE INSTALAÇÃO DE UMA PRAÇA NA RUA FRANCISCO ÁVILA DE FREITAS, BAIRRO TRIÂNGULO DE CANGUÇU.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_rua_coberta.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_rua_coberta.docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RUA COBERTA - RUA MARIA CONCEIÇÃO MONTEIRO BENTO.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/882/0203_-_indicacao_cobranca_hora_maquina.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/882/0203_-_indicacao_cobranca_hora_maquina.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXECUTIVO DIANTE A RAZÃO DE URGÊNCIA E NECESSIDADE, NESTE MOMENTO EM QUE ENFRENTAMOS UMA GRANDE ESTIAGEM QUE ASSOLA NOSSO MUNICÍPIO, ONDE AGRICULTORES ESTÃO SOFRENDO COM A FALTA DE ÁGUA EM SUAS PROPRIEDADES, QUE NÃO SEJA COBRADO A HORA/MÁQUINA PARA ABERTURA DE POÇOS, CACIMBAS E BEBEDOUROS E QUE SEJA CRIADA UMA LISTA COM PROGRAMAÇÃO, PARA QUE, NAS PROPRIEDADES ONDE É DISTRIBUÍDA ÁGUA COM CAMINHÃO PIPA , QUE ESTAS FAMÍLIAS SEJAM ATENDIDAS COM MÁQUINAS PARA ABERTURA DE  POÇOS, CACIMBAS E BEBEDOUROS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_sala_do_cadastro_unico_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_sala_do_cadastro_unico_1.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR O SETOR DE CADASTRO ÚNICO, QUE HOJE É REALIZADO NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DIREITOS HUMANOS PARA UMA SALA NO SCHOPPING POPULAR DE CANGUÇU.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/928/indicacao_de_praca_na_rua_jeus_do_amaral_com_mauricio_de_vargas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/928/indicacao_de_praca_na_rua_jeus_do_amaral_com_mauricio_de_vargas.docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA RUA ÊNIO JESUS DO AMARAL COM A RUA MAURICIO JOSÉ DE VARGAS</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/981/indicacao_abrigo_no_faxina_br_392.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/981/indicacao_abrigo_no_faxina_br_392.docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO PARA ESPERAR O ÔNIBUS NA ESTRADA DO FAXINAL NO TREVO DE 	ACESSO DA BR 392</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1056/0405_-_indicacao_oculos_orcam_myeye.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1056/0405_-_indicacao_oculos_orcam_myeye.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO AO MUNICÍPIO, PARA AQUISIÇÃO DOS CHAMADOS "ÓCULOS FALANTES", QUE FACILIATAM A LEITURA POR PESSOAS QUE POSSUEM DEFICIÊNCIA VISUAL. UM RECURSO TECNOLÓGICO IMPORTANTE PARA INCLUSÃO DE ALUNOS COM BAIXA VISÃO OU DEFICIÊNCIA VISUAL.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_marcia.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_marcia.pdf</t>
   </si>
   <si>
     <t>INDICAR PARA A MESA DIRETORA O NOME DA SRª MÁRCIA BROCKSTEDT DUARTE PARA RECEBER A COMENDA MULHER CIDADÃ CANGUÇUENSE.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1114/0405_-indicacao_marcelo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1114/0405_-indicacao_marcelo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1124/2605_-_indicacao_internet_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1124/2605_-_indicacao_internet_saude.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXECUTIVO, PARA QUE SEJA POR INICIATIVA DA PREFEITURA OU ATRAVÉS DE PARCERIAS, DISPONIBILIZADA INTERNET NOS ESPAÇOS PÚBLICOS DE SAÚDE DO NOSSO MUNICÍPIO, ESPECIALMENTE NO PRONTO ATENDIMENTO, MATERNO INFANTIL, PRONTO SOCORRO E HOSPITAL DE CARIDADE DE CANGUÇU.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1133/0405_-indicacao_carlos_moreira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1133/0405_-indicacao_carlos_moreira.docx</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DO ENSINO MÉDIO NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL CARLOS MOREIRA QUE HOJE TEM O FUNCIONAMENTO DE ESCOLA DO CAMPO, LOCALIZADA NO CANGUÇU VELHO 1° DISTRITO</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_patrona_dos_festejos_farroupilhas_2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_patrona_dos_festejos_farroupilhas_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DO NOME DA SRª IZAIR VASCONCELOS LEAL PARA PATRONA DOS FESTEJOS FARROUPILHA 2023.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1164/0405_-indicacao_amprotabaco_assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1164/0405_-indicacao_amprotabaco_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CRIADA UMA COMISSÃO LEGISLATIVA PARA AUXILIAR NA DEFESA DA CULTURA DO TABACO E AMPLIAR O MOVIMENTO DE SENSIBILIZAÇÃO DO GOVERNO FEDERAL PARA QUE TENHA UMA POSIÇÃO, NA COP-10, QUE PROTEJA A PRODUÇÃO NO BRASIL.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1168/2006_-_indicacao_bicicletatio_ginasio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1168/2006_-_indicacao_bicicletatio_ginasio.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXECUTIVO PARA QUE SEJA ESTUDADA A VIABILIDADE DE  INSTALAÇÃO JUNTO A PISTA ATLÉTICA, AO LADO DO GINÁSIO MUNICIPAL DE ESPORTES  PELA PREFEITURA, OU EM FORMATO DE PARCERIA, DE UM BICICLETÁRIO, PARA QUE OS USUÁRIOS DO LOCAL POSSAM GUARDAR SUAS BICICLETAS EM SEGURANÇA.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/pedido_de_indicacao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/pedido_de_indicacao.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA DE PEDESTRE AO ENTORNO DO MACRO ATACADO KROLOW.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_termo_de_cooperacao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_termo_de_cooperacao.docx</t>
   </si>
   <si>
     <t>TERMO DE COOPERAÇÃO TÉCNICA PARA CONSERVAÇÃO E MANUTENÇÃO DA ERS 265 QUE LIGA CANGUÇU A PIRATINI.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/suprime_letra_d_-_indicacao_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/suprime_letra_d_-_indicacao_2.docx</t>
   </si>
   <si>
     <t>REQUER SEJA A PRESENTE INDICAÇÃO DE ALTERAÇÃO DA LEI Nº 5.409, DE 27 DE FEVEREIRO DE 2023, SUPRIMINDO A LETRA “D” DO ART. 4º.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/indico__a_disponibilizacao_para_a_populacao_de_internet_via_wi-fi_no_hospital_de_caridade_de_cangucu..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/indico__a_disponibilizacao_para_a_populacao_de_internet_via_wi-fi_no_hospital_de_caridade_de_cangucu..docx</t>
   </si>
   <si>
     <t>INDICO  A DISPONIBILIZAÇÃO PARA A POPULAÇÃO DE INTERNET VIA WI-FI NO HOSPITAL DE CARIDADE DE CANGUÇU.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_terrenos_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_terrenos_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: VENDA DE TERRENOS RURAIS E URBANOS PARA CONSTRUÇÃO DE MORADIAS PARA A COMUNIDADE CANGUÇUENSE</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_luciano.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_luciano.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO CURRÍCULO OU NA PROGRAMAÇÃO PEDAGÓGICA DAS ESCOLAS OS INCISOS XI E XII NO ART. 2º DA LEI MUNICIPAL Nº 4.242 DE 03 DE JUNHO DE 2015 QUE TRATA DAS METAS E DIRETRIZES DO PLANO MUNICIPAL DE EDUCAÇÃO DE CANGUÇU PARA O DECÊNIO 2015/2025.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_-_veiculo_oficial_que_sera_destinado_a_apae_seja_destinado_ao_transporte_de_criancas_tanto_da_cidade_como_do_interior_do_municipio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_-_veiculo_oficial_que_sera_destinado_a_apae_seja_destinado_ao_transporte_de_criancas_tanto_da_cidade_como_do_interior_do_municipio.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO - AO PRESIDENTE DO LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_-_solicitando_a_criacao_de_um_projeto_de_lei_que_autoriza_o_executivo_municipal_a_realizar_a_devolucao_de_terrenos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_-_solicitando_a_criacao_de_um_projeto_de_lei_que_autoriza_o_executivo_municipal_a_realizar_a_devolucao_de_terrenos.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO - SOLICITANDO A CRIAÇÃO DE UM PROJETO DE LEI, QUE AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR A DEVOLUÇÃO DE TERRENOS CEDIDOS PARA O MUNICÍPIO, QUE NÃO ESTEJAM MAIS SENDO UTILIZANDOS PARA ATENDER ÀS NECESSIDADES DA POPULAÇÃO</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/1409_-_indicacao_aux_gas_municipal.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/1409_-_indicacao_aux_gas_municipal.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO EXECUTIVO, QUE SEJA ESTUDADA A VIABILIDADE DE  IMPLEMENTAÇÃO DA “LEI AUXÍLIO GÁS MUNICIPAL” PARA COMPLEMENTAR E AUXILIAR FAMÍLIAS EM MAIOR VULNERABILIDADE SOCIAL, PCD’S E PESSOAS ACOMETIDAS POR DOENÇAS GRAVES. CONFORME MODELO DE LEI CRIADO PELO MUNICÍPIO DE PINHEIRO MACHADO, EM ANEXO A ESTA INDICAÇÃO.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/2409_-_indicacao_100milcamara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/2409_-_indicacao_100milcamara.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PRESIDENTE, BEM COMO A MESA DIRETORA DESTA CASA, QUE SEJA ESTUDADA A VIABILIDADE DE REPASSAR A SECRETARIA  MUNICIPAL DE ASSISTÊNCIA SOCIAL E DIREITOS HUMANOS,  A QUANTIA DE R$ 100.000,00 (CEM MIL REAIS), PARA AUXÍLIO IMEDIATO COM AQUISIÇÃO DE TELHAS E MATERIAIS  DE CONSTRUÇÃO NECESSÁRIOS, PARA AS FAMÍLIAS ATINGIDAS COM AS CHUVAS DE GRANIZO NOS ÚLTIMOS DIAS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao.docx</t>
   </si>
   <si>
     <t>SUGIRO PARA MUDAR A NOMENCLATURA DA  SECRETARIA  MUNICIPAL DE     AGRICULTURA E PECUÁRIA PARA “SECRETARIA DE AGRICULTURA E PECUÁRIA FAMILIAR”.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/29-09_requerimento.indicacao_faixa_de_pedestres_cel_genes_bento.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/29-09_requerimento.indicacao_faixa_de_pedestres_cel_genes_bento.pdf</t>
   </si>
   <si>
     <t>INDICO A IMPLANTAÇÃO DE UMA FAIXA DE SEGURANÇA (FAIXA DE PEDESTRES), NA RUA CORONEL GENES BENTO NO CRUZAMENTO COM A RUA JÚLIO DE CASTILHOS.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_-_indicacao_de_instalacao_de_fraldarios_em_predios_publicos2c_bem_como_no_ginasio_de_esportes_conrado_ernani_bento._assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_-_indicacao_de_instalacao_de_fraldarios_em_predios_publicos2c_bem_como_no_ginasio_de_esportes_conrado_ernani_bento._assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE INSTALAÇÃO DE FRALDÁRIOS EM PRÉDIOS PÚBLICOS, BEM COMO NO GINÁSIO DE ESPORTES CONRADO ERNANI BENTO.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_ciclovia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_ciclovia.docx</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A POSSIBILIDADE DE MARCAÇÃO DE UMA CICLOVIA NA PARTE INTERNA DA PISTA ATLÉTICA DO GINÁSIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_adesivo_xo_febre.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_adesivo_xo_febre.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ANALISADA A POSSIBILIDADE DA DISPONIBILIZAÇÃO EM POSTOS DE SAÚDE DO NOSSO MUNICÍPIO, O ADESIVO “XÔ FEBRE”, PARA QUE CRIANÇAS RECÉM VACINADAS POSSAM FAZER O USO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>MTB</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Luciano Bertinetti, Marcelo Romig Maron</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/777/mocao_coracao_divino.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/777/mocao_coracao_divino.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA COMUNIDADE CORAÇÃO DIVINO.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/815/mocao_luis_roberto_soares.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/815/mocao_luis_roberto_soares.docx</t>
   </si>
   <si>
     <t>ENCAMINHO MOÇÃO DE PESAR PARA FAMILIARES DO INESQUECÍVEL LUIS ROBERTO SOARES DE OLIVEIRA, MANIFESTANDO-LHES AS NOSSAS CONDOLÊNCIAS PELA IRREPARÁVEL PERDA E HIPOTECANDO-LHES A NOSSA SOLIDARIEDADE NESTES MOMENTOS DE TRISTEZA E DOR.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/859/mocao_itarare.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/859/mocao_itarare.docx</t>
   </si>
   <si>
     <t>PELO TÍTULO INVICTO DO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO DO MUNICÍPIO DE CANGUÇU- RS, PELA CATEGORIA TITULAR 2022/2023 .</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/864/mocao_de_louvor_cangucuense_municipal.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/864/mocao_de_louvor_cangucuense_municipal.docx</t>
   </si>
   <si>
     <t>ENCAMINHO MOÇÃO DE LOUVOR PARA O ESPORTE CLUBE CANGUÇUENSE, PELA CONQUISTA DO TÍTULO DE CAMPEÃO DO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO DO MUNICÍPIO DE CANGUÇU-RS, NA CATEGORIA VETERANOS 2022/2023.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/865/mocao_de_louvor_america.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/865/mocao_de_louvor_america.docx</t>
   </si>
   <si>
     <t>ENCAMINHO MOÇÃO DE LOUVOR PARA O AMÉRICA FUTEBOL CLUBE PELA CONQUISTA DO TÍTULO DE CAMPEÃO MUNICIPAL DE FUTEBOL DE CAMPO DE CANGUÇU-RS, DE FORMA INVICTA, NA CATEGORIA SÊNIOR 2022/2023.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/876/mocao_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/876/mocao_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR A TODOS INTEGRANTES DA COOPERSOL.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Silvio Venzke Neutzling</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/893/mocao_de_repudio_-_ao_decreto_no_11.366_de_1o_de_janeiro_de_2023.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/893/mocao_de_repudio_-_ao_decreto_no_11.366_de_1o_de_janeiro_de_2023.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO DECRETO Nº 11.366, DE 2023.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/910/trem_bala.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/910/trem_bala.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA TREM BALA (CAMPEÃO DA COPA BONS AMIGOS DA VILA SILVA- FEMININO).</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/911/racing_digital_divino_sabor.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/911/racing_digital_divino_sabor.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA Racing Digital/Divino sabor_x000D_
  (CAMPEÃO DA COPA BONS AMIGOS DA VILA SILVA- VETERANOS)</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/912/mocao_familia_schwartz.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/912/mocao_familia_schwartz.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA FAMÍLIA SCHWARTZ_x000D_
  (CAMPEÃO COPA BONS AMIGOS DA VILA SILVA)</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/913/jader.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/913/jader.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA JADER KOHLER RETZLAFF E EQUIPE. (ORGANIZADORES DA COPA BONS AMIGOS DA VILA SILVA).</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/915/racing_digital_net.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/915/racing_digital_net.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA RACING DIGITAL NET_x000D_
  (CAMPEÃO DA COPA BONS AMIGOS DA VILA SILVA- CATEGORIA PRINCIPAL)</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/923/1603_mocao_de_louvor_-_casa_da_lavoura.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/923/1603_mocao_de_louvor_-_casa_da_lavoura.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: CASA DA LAVOURA, PELA PASSAGEM DE SEUS 30 ANOS DE ATUAÇÃO EM NOSSO MUNICÍPIO, COMEMORADOS RECENTEMENTE, ATUANDO NO RAMO DE AGROPECUÁRIA, ARTIGOS GAÚCHOS E PET SHOP.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>Arion Braga, Carlos Eduardo Domingues Martins (Dudu), Diego Romão Helvig Wolter, Emerson Henzel Machado</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/932/1903_mocao_de_louvor_-_igor_e_tales_louzada.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/932/1903_mocao_de_louvor_-_igor_e_tales_louzada.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: IGOR MEIRELES LOUZADA E THALES LOUZADA, PELA CONQUISTA DO 1º LUGAR, NO LAÇO, CATEGORIA PAI E FILHO, REPRESENTANDO A 21ª REGIÃO TRADICIONALISTA NA 33ª FESTA TRADICIONALISTA DO RIO GRANDE DO SUL (FECARS), EM SANTA CRUZ DO SUL.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/934/mocao_de_louvor_pronto_fecars.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/934/mocao_de_louvor_pronto_fecars.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA IGOR MEIRELES  LOUZADA E TALES SOARES LOUZADA PELA SUA DESTACADA PARTICIPAÇÃO NA 33º FECARS- FESTA CAMPEIRA DO RIO GRANDE DO SUL CONQUISTANDO O TITULO DE CAMPEÃO NA CATEGORIA PAI E FILHO.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/945/2023_03_21_mocao_apoio_professores.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/945/2023_03_21_mocao_apoio_professores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PELO REAJUSTE 14,95% A TODOS OS PROFISSIONAIS DA EDUCAÇÃO DO RS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/952/mocao_de_louvor_hcc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/952/mocao_de_louvor_hcc.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR AOS COLABORADORES: JOSIAS PEREIRA DE OLIVEIRA, EDER JOSÉ DE OLIVEIRA CAVALHEIRO E MARCIO SILVA DE LIMA, PELA REFORMA DA ALA DE FISIOTERAPIA DO HOSPITAL DE CARIDADE DE CANGUÇU.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/979/mocao_de_louvor_escolinha_villareall.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/979/mocao_de_louvor_escolinha_villareall.docx</t>
   </si>
   <si>
     <t>ENCAMINHO MOÇÃO DE LOUVOR PARA A ESCOLINHA VILLAREALL PELO BELÍSSIMO PROJETO COORDENADO PELO MAICO AVILA E ESPOSA, E UM GRANDE GRUPO DE HOMENS E MULHERES QUE ESPONTANEAMENTE PRESTAM ESTE SERVIÇO EDUCACIONAL DE FORMA GRATUITA, PARA MENINOS E MENINAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1000/mocao_de_apoio_piso_magisterio.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1000/mocao_de_apoio_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PARA UMA NOVA REGULAMENTAÇÃO EM RELAÇÃO AO PISO DO MAGISTÉRIO EM DECORRÊNCIA DO NOVO MARCO DO FINANCIAMENTO DA EDUCAÇÃO BÁSICA BRASILEIRA INSTITUÍDO A PARTIR DA EMENDA CONSTITUCIONAL Nº 108/2020, BEM COMO DA LEI Nº 14.113/2020.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1010/mocao_de_apoio_-_comissao_parlamentar_mista_de_inquerito_cpmi.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1010/mocao_de_apoio_-_comissao_parlamentar_mista_de_inquerito_cpmi.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO - AO REQUERIMENTO PROTOCOLADO NO CONGRESSO NACIONAL QUE VISA A INSTALAÇÃO DE UMA COMISSÃO PARLAMENTAR MISTA DE INQUÉRITO (CPMI), DOS ATOS DE 8 DE JANEIRO DE 2023 EM BRASÍLIA.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1015/2023_03_21_mocao_apoio_pl_1669-2019.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1015/2023_03_21_mocao_apoio_pl_1669-2019.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PL 1669/2023.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_de_louvor_para_jader_krolow.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_de_louvor_para_jader_krolow.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA O SENHOR DIRETOR PROPRIETÁRIO JADER KROLOW PELA INSTALAÇÃO DO GRANDE EMPREENDIMENTO LOJA MACRO ATACADO KROLOW QUE PROPORCIONARÁ EMPREGOS E DESENVOLVIMENTO PARA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1039/mocao_de_repudio_-_projeto_de_lei_n._2630-2020_pl_das_fake_news_conhecido_como_pl_da_censura.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1039/mocao_de_repudio_-_projeto_de_lei_n._2630-2020_pl_das_fake_news_conhecido_como_pl_da_censura.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO - CONTRA O PROJETO DE LEI N. 2630-2020 (PL DAS FAKE NEWS), CONHECIDO COMO PL DA CENSURA.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1054/0704_mocao_de_louvor_-_izabella_correa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1054/0704_mocao_de_louvor_-_izabella_correa.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA IZABELLA CORRÊA DE OLIVEIRA, PELA CONQUISTA DO 1º LUGAR, NO 1º LEVANTINHO, DURANTE A 9º EDIÇÃO DO LEVANTE DA CANÇÃO GAÚCHA, OCORRIDO NO ULTIMO FINAL DE SEMANA EM CAPÃO DO LEÃO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>Augusto Moreira Pinz</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1077/brn30055c9aeaa3_052781.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1077/brn30055c9aeaa3_052781.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR-OAB CANGUÇU.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1078/brn30055c9aeaa3_052782.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1078/brn30055c9aeaa3_052782.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR- GRUPO AMIGOS DE PELO.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1086/mocao_de_louvor_alan_lopes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1086/mocao_de_louvor_alan_lopes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA ALAN LOPES LOPES PELA PRESERVAÇÃO DA CUTELARIA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1100/mocao_de_louvor_-_silvio_venzke_neutzling_-_terra_brasil.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1100/mocao_de_louvor_-_silvio_venzke_neutzling_-_terra_brasil.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR - SILVIO VENZKE NEUTZLING - TERRA BRASIL.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1102/2305_mocao_de_louvor_-_wesley_correa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1102/2305_mocao_de_louvor_-_wesley_correa.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA WESLEY CORREA, PELA CONQUISTA DO 1º LUGAR NO VI CONCURSO REGIONAL DE QUALIDADE DO MEL.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1103/2305_mocao_de_louvor_-_andreia_fonseca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1103/2305_mocao_de_louvor_-_andreia_fonseca.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA ANDREIA FONSECA, EXTENCIONISTA RURAL DA EMATER.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1128/mocao_juliana_wickboldt.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1128/mocao_juliana_wickboldt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA JULIANA WICKBOLDT SIEFERT.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1136/mocao_de_repudio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1136/mocao_de_repudio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À CAMPANHA DO GOVERNO FEDERAL, EM QUE A PROPAGANDA PAGA PELOS COFRES PÚBLICOS AFIRMA QUE "O TABACO DESTRÓI RENDAS DE FAMÍLIAS BRASILEIRAS, OCUPA ÁREAS DE PRODUÇÃO DE ALIMENTOS E AGRIDE O PLANETA."</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1140/mocao_de_apoio_-_a_jornalista_delis_ortiz.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1140/mocao_de_apoio_-_a_jornalista_delis_ortiz.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO - À JORNALISTA AGREDIDA DÉLIS ORTIZ.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1143/2023_06_07_mocao_repudio_ipe_saude.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1143/2023_06_07_mocao_repudio_ipe_saude.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PROJETO DE REESTRUTURAÇÃO DO IPE-SAÚDE, O PLC Nº 259/2023, PROTOCOLADO EM REGIME DE URGÊNCIA PELO GOVERNO DO ESTADO, NO ÚLTIMO DIA 18 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1151/mocao_de_louvor_-_paulo_adao_silva_da_silva_-_pato.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1151/mocao_de_louvor_-_paulo_adao_silva_da_silva_-_pato.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR - PAULO ADÃO SILVA DA SILVA - PATO</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>Arion Braga, Carlos Eduardo Domingues Martins (Dudu), Cesar Augusto Bitencourt Madrid, Francisco Romeu da Silva Vilela (Xico Vilela), Ubiratan Cardoso Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1155/1606_mocao_de_apoio_-_fumo-_apoio_fumicultores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1155/1606_mocao_de_apoio_-_fumo-_apoio_fumicultores.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS AGRICULTORES PRODUTORES DE TABACO DE CANGUÇU E REGIÃO.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1156/mocao_hamilton.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1156/mocao_hamilton.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR-HAMILTON MORAES COELHO</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1157/mocao_marta_couto.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1157/mocao_marta_couto.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR- MARTA COUTO DE OLIVEIRA</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1158/mocao_iara.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1158/mocao_iara.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR-IARA GONÇALVES BRAGA MARTINS</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1163/1606_mocao_de_louvor_-_escola_geraldo_telesca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1163/1606_mocao_de_louvor_-_escola_geraldo_telesca.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: ESCOLA M. E. F. GERALDO ANTÔNIO TELESCA, PELA BELÍSSIMA ORGANIZAÇÃO DO CONCURSO GAROTO E GAROTA GAT, NO DIA 26 DE MAIO DE 2023, NA SEDE SOCIAL DO ESPORTE CLUBE CRUZEIRO, PROMOVIDO ANUALMENTE PELA ESCOLA, EM QUE FORAM TITULADOS 16 ALUNOS E ALUNAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/mocao_de_louvor_-_diego_casarin_ferreira_-_diegao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/mocao_de_louvor_-_diego_casarin_ferreira_-_diegao.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR - DIEGO CASARIN FERREIRA - DIEGÃO</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/mocao_de_louvor_-_posto_de_combustivel_otto.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/mocao_de_louvor_-_posto_de_combustivel_otto.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR - POSTO DE COMBUSTÍVEL OTTO</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/mocao_marta_couto.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/mocao_marta_couto.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA SUELEN PORTO MARQUES LEAL.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/mocao_de_louvor_lucas_blaass.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/mocao_de_louvor_lucas_blaass.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR AO SR. LUCAS BLAAS, DONO DO CT LUCAS BLAAS: PELA CONQUISTA DE CABANHEIRO DESTAQUE NA FENARROZ 2023.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/mocao_de_louvor_falcao_velocross.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/mocao_de_louvor_falcao_velocross.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA EQUIPE FALCÃO VELOCROSS, POR SEDIAR A 4° ETAPA DA COPA LITORAL SUL DE VELOCROSS, NO DIA 02 DE JULHO DE 2023 EM CANGUÇU.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/mocao_de_repudio_-_encerramento_do_programa_de_escolas_civico-militares_28pecim29._assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/mocao_de_repudio_-_encerramento_do_programa_de_escolas_civico-militares_28pecim29._assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO - ENCERRAMENTO DO PROGRAMA DE ESCOLAS CÍVICO-MILITARES (PECIM).</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/mocao_de_louvor_marco_aurelio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/mocao_de_louvor_marco_aurelio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR AO SR. MARCO AURÉLIO FERREIRA LAGES, PELA CONQUISTA DO 2° LUGAR NA CATEGORIA SOLO DA 10° EDIÇÃO DOS JOGOS TRADICIONALISTAS (CBTG), ONDE REPRESENTOU A 21° REGIÃO TRADICIONALISTA NA CIDADE DE IRATI- PARANÁ</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/mocao_de_louvor_silvino_aderlei_fabio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/mocao_de_louvor_silvino_aderlei_fabio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR AOS SENHORES SILVINO FEHLBERG, ADERLEI TESSMER ROJAHN E FÁBIO VOLMIR BERGMANN LUDTKE, PELA CONQUISTA DO 1° LUGAR NA CATEGORIA EQUIPE TAVA, NA 10° EDIÇÃO DOS JOGOS TRADICIONALISTAS (CBTG), REPRESENTANDO A 21° REGIÃO TRADICIONALISTA, NA CIDADE DE IRATI- PARANÁ.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/mocao_de_louvor_rodrigo_miranda_proerd.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/mocao_de_louvor_rodrigo_miranda_proerd.docx</t>
   </si>
   <si>
     <t>AO SENHOR RODRIGO BARBOSA MIRANDA,  POLICIAL DA BRIGADA MILITAR DE CANGUÇU – RS, PELO BELÍSSIMO TRABALHO DESENVOLVIDO NO PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E A VIOLÊNCIA O PROERD DESEMPENHADO PELA BRIGADA MILITAR.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/mocao_de_louvor_eduardo_bolzan_de_morais.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/mocao_de_louvor_eduardo_bolzan_de_morais.docx</t>
   </si>
   <si>
     <t>AO SENHOR  EDUARDO BOLZAN DE MORAIS, POLICIAL DA BRIGADA MILITAR DE CANGUÇU – RS, PELO BELÍSSIMO TRABALHO DESENVOLVIDO NO PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E A VIOLÊNCIA O PROERD DESEMPENHADO PELA BRIGADA MILITAR.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_de_louvor_francisco_andrade_de_moura.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_de_louvor_francisco_andrade_de_moura.docx</t>
   </si>
   <si>
     <t>AO SENHOR  FRANCISCO ANDRADE DE MOURA, POLICIAL DA BRIGADA MILITAR DE CANGUÇU – RS, PELO BELÍSSIMO TRABALHO DESENVOLVIDO NO PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E A VIOLÊNCIA O PROERD DESEMPENHADO PELA BRIGADA MILITAR.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/mocao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/mocao.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE NELDA RADTKE BLODORN.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/mocao_de_louvor_ao_time_familia_schwartz.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/mocao_de_louvor_ao_time_familia_schwartz.docx</t>
   </si>
   <si>
     <t>AO TIME FAMÍLIA SCHWARTZ, PELO TÍTULO DE CAMPEÃO NA CATEGORIA ENTRE FAMÍLIAS DA 3ª COPA SÃO JOÃO DE FUTSAL DO CANGUÇU VELHO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/23-08_mocao_de_louvor_dr._thales_defensor_publico.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/23-08_mocao_de_louvor_dr._thales_defensor_publico.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA THALES VIEIRA DOS SANTOS, PELO BELÍSSIMO TRABALHO REALIZADO NA DEFENSORIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/2023_08_25_mocao_apoio_campus_ifsul.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/2023_08_25_mocao_apoio_campus_ifsul.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A INSTALAÇÃO DE UMA UNIDADE DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA SUL- RIO-GRANDENSE (IFSUL) NO MUNICÍPIO DE CANGUÇU/RS</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/28-08_mocao_de_louvor_e.c_benfica.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/28-08_mocao_de_louvor_e.c_benfica.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA ESPORTE CLUBE BENFICA PELO TÍTULO DE CAMPEÃO INVICTO CATEGORIA SÊNIOR 2023, 1° CAMPEONATO DE FUTEBOL DE SETE E.C CANGUÇUENSE TAÇA LUIZ MANOEL PAIVA MACHADO.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/28-08_mocao_de_louvor_camaroes_fc.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/28-08_mocao_de_louvor_camaroes_fc.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA CAMARÕES FUTEBOL CLUBE PELO TÍTULO DE CAMPEÃO CATEGORIA TITULARES 2023, 1° CAMPEONATO DE FUTEBOL DE SETE E.C CANGUÇUENSE TAÇA LUIZ MANOEL PAIVA MACHADO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/28-08_mocao_de_louvor_google_futebol_clube.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/28-08_mocao_de_louvor_google_futebol_clube.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA GOOGLE FUTEBOL CLUBE PELO TÍTULO DE CAMPEÃO CATEGORIA VETERANOS 2023, 1° CAMPEONATO DE FUTEBOL DE SETE DO E.C CANGUÇUENSE TAÇA LUIZ MANOEL PAIVA MACHADO.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/mocao_de_louvor_ao_time_rosario.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/mocao_de_louvor_ao_time_rosario.docx</t>
   </si>
   <si>
     <t>AO TIME ROSARIO, PELO TÍTULO DE CAMPEÃO NA CATEGORIA PRINCIPAL DA 30ª CAMPEONATO COLONIAL CHAVE B.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/mocao_de_louvor__samuel_rutz.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/mocao_de_louvor__samuel_rutz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA SAMUEL RUTZ RODRIGUES.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/mocao_de_louvor_mateus_ribeiro_camargo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/mocao_de_louvor_mateus_ribeiro_camargo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA MATEUS RIBEIRO CAMARGO.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_louvor_sheila_lopes_dos_santos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_louvor_sheila_lopes_dos_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA  SHEILA LOPES DOS SANTOS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/departamento_esportivo_da_comunidade_sao_joao_de_cangucu_velho..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/departamento_esportivo_da_comunidade_sao_joao_de_cangucu_velho..docx</t>
   </si>
   <si>
     <t>DEPARTAMENTO ESPORTIVO DA COMUNIDADE SÃO JOÃO DE CANGUÇU VELHO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/mocao_contra_o_aborto.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/mocao_contra_o_aborto.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CONGRESSO NACIONAL (CÂMARA DOS DEPUTADOS E SENADO FEDERAL), EM FACE DA TENTATIVA DE LEGALIZAÇÃO DO ABORTO POR MEIO DA ADPF 442 (ARGUIÇÃO DE DESCUMPRIMENTO DE PRECEITO FUNDAMENTAL 442), A FIM DE GARANTIR AS PRERROGATIVAS CONSTITUCIONAIS E REPUBLICANAS DAS COMPETÊNCIAS DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/mocao_de_louvor_izabela.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/mocao_de_louvor_izabela.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR À IZABELA CORRÊA DE OLIVEIRA, PELA BELÍSSIMA APRESENTAÇÃO NO 24° CANTO MOLEQUE NA CIDADE DE CANDIOTA-RS, ONDE FOI PREMIADA COM O 1° LUGAR NA CATEGORIA MIRIM NO DIA 08/09/2023.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/mocao_de_louvor_-_charles_busker_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/mocao_de_louvor_-_charles_busker_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA O CANGUÇUENSE CHARLES BUSKER PELO RECONHECIMENTO COMO REFERÊNCIA ENTRE OS ARTISTAS DE RUA NO BRASIL, AGRACIADO COM O PRÊMIO TRAJETÓRIA CULTURAL RS DA SECRETARIA DA CULTURA ESTADUAL E VALORIZADOR DE SUAS RAÍZES LOCAIS AO LEVAR O NOME DE CANGUÇU POR ONDE PASSA.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/mocao_de_apoio_programa_pro_hospitais_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/mocao_de_apoio_programa_pro_hospitais_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI 368/2023 QUE CRIA O PROGRAMA PRÓ-HOSPITAIS</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/mocao_contra_o_aborto.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/mocao_contra_o_aborto.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CONGRESSO NACIONAL (CÂMARA DOS DEPUTADOS E SENADO FEDERAL), EM FACE DA TENTATIVA DE LEGALIZAÇÃO DO ABORTO POR MEIO DA ADPF 442 (ARGUIÇÃO DE DESCUMPRIMENTO DE PRECEITO FUNDAMENTAL 442), A FIM DE GARANTIR AS PRERROGATIVAS CONSTITUCIONAIS E REPUBLICANAS DAS COMPETÊNCIAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/mocao_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/mocao_2.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA OS VOLUNTÁRIOS CANGUÇUENSES QUE ESTÃO AJUDANDO NESTE MOMENTO DE TRAGÉDIAS OCORRIDA NO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/mocao_de_louvor_-_antonio_carlos_da_silveira_rodrigues_toninho.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/mocao_de_louvor_-_antonio_carlos_da_silveira_rodrigues_toninho.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR - ANTONIO CARLOS DA SILVEIRA RODRIGUES (TONINHO)</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/modelo_padrao_-_mocao_de_apoio_defensoria.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/modelo_padrao_-_mocao_de_apoio_defensoria.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APOIO À CRIAÇÃO DE MAIS UMA DEFENSORIA PÚBLICA EM CANGUÇU” EXMO. SR. DEFENSOR PÚBLICO-GERAL DO ESTADO, DR. ANTONIO FLAVIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/modelo_padrao_-_mocao_de_apoio_defensoria_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/modelo_padrao_-_mocao_de_apoio_defensoria_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À CRIAÇÃO DE MAIS UMA DEFENSORIA PÚBLICA EM CANGUÇU” EXMA. SRA. SUBDEFENSORA PÚBLICA-GERAL PARA ASSUNTOS INSTITUCIONAIS, DRA. MELISSA TORRES SILVEIRA</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/mocao_pedro.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/mocao_pedro.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA DR.PEDRO HENRIQUE CUNHA CASTANHEIRA. JUSTIFICA-SE TAL HOMENAGEM PELO EXCELENTE SERVIÇO PRESTADO A COMUNIDADE. DESTACA-SE O EXCELENTE ATENDIMENTO HUMANIZADO NA UNIDADE DA DEFENSORIA DESTA COMARCA, OPORTUNIZANDO ACESSO DOS CIDADÃOS A JUSTIÇA.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/mocao_defensoria.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/mocao_defensoria.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA A DEFENSORIA PÚBLICA DE CANGUÇU. JUSTIFICA-SE TAL HOMENAGEM PELO EXCELENTE SERVIÇO PRESTADO A COMUNIDADE, DESTACA-SE A PRESTEZA E COMPETÊNCIA DOS SERVIDORES E ESTAGIÁRIOS DA DEFENSORIA PUBLICA DE CANGUÇU.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/mocao_de_apoio_aprovado_fase.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/mocao_de_apoio_aprovado_fase.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A COMISSÃO DOS APROVADOS DO CONCURSO PÚBLICO DA FASE/RS 2022.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/23-10_mocao_de_louvor_para_airton_mota_de_mota.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/23-10_mocao_de_louvor_para_airton_mota_de_mota.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA AIRTON MOTA DE MOTA  PELA SUA PARTICIPAÇÃO COM SUA CABANHA RANCHO VELHO, DESDE 2004, COM A RAÇA GERSEY SAGRANDO-SE CAMPEÃ PELA 4° VEZ, NA 54° EXPOFEIRA AGROPECUÁRIA DE CANGUÇU.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/2023_10_23_mocao_apoio_lei_classificacao_tabaco_no_galpao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/2023_10_23_mocao_apoio_lei_classificacao_tabaco_no_galpao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CUMPRIMENTO DA LEI Nº 15.958/2023 QUE DISPÕE SOBRE A CLASSIFICAÇÃO DO TABACO NAS  PROPRIEDADES DOS AGRICULTORES PRODUTORES NO  ÂMBITO DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>Ildo Venzke</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/mocao_de_louvor_gelismar_ildo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/mocao_de_louvor_gelismar_ildo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: GELISMAR GAUGER STRELOW (GEMAQ AGRÍCOLA LTDA).</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_de_repudio_as_declaracoes_da_deputada_estadual_luciana_genro.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_de_repudio_as_declaracoes_da_deputada_estadual_luciana_genro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO: AS DECLARAÇÕES DA DEPUTADA ESTADUAL LUCIANA GENRO (PSOL), RELATIVIZANDO OS ATAQUES DO GRUPO TERRORISTA HAMAS NA GUERRA ENTRE ISRAEL E PALESTINA.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/mocao_para_bibiana_matos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/mocao_para_bibiana_matos.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: BIBIANA MATOS_x000D_
 RAINHA DA 54ª EXPOFEIRA DE CANGUÇU.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/mocao_para_livia_lucardo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/mocao_para_livia_lucardo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: LÍVIA LUÇARDO DUARTE._x000D_
 PRINCESINHA DA 54ª EXPOFEIRA DE CANGUÇU.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/mocao_de_louvor_cerealista_schellin_ildo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/mocao_de_louvor_cerealista_schellin_ildo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: MIRIAM DANIELA NORENBERG SCHELLIN (CEREALISTA SCHELLIN).</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/mocao_de_louvor_dms_ildo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/mocao_de_louvor_dms_ildo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: DANIEL ELERT SCHELLIN EIRELI (DMS FERRAGENS E MATERIAL DE CONSTRUÇÃO E CAMINHÕES).</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/mocao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/mocao.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: CARLOS ALBERTO DE PIERO DA CUNHA (BÉTO), PRESIDENTE DO SINDICATO RURAL EXTENSIVO A DIRETORIA E COLABORADORES.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/mocao_de_louvor_p_comunidade_luterana_sao_pedro.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/mocao_de_louvor_p_comunidade_luterana_sao_pedro.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: CONGREGAÇÃO EVANGÉLICA LUTERANA SÃO PEDRO DO CANGUÇU VELHO.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1544/mocao_de_louvor_grupo_de_danca_raizes_do_afro_e_afrobellas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1544/mocao_de_louvor_grupo_de_danca_raizes_do_afro_e_afrobellas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR AO GRUPO CULTURAL RAÍZES DO AFRO E EMPREENDIMENTOS AFROBELLAS.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/mocao_de_louvor_coesc.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/mocao_de_louvor_coesc.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR À COOPERATIVA DOS ESTUDANTES DE CANGUÇU (COOESC).</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/mocao_de_louvor_projeto_juntos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/mocao_de_louvor_projeto_juntos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR AO PROJETO SOCIAL JUNTOS (VINÍCIUS QUINTANA).</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1547/mocao_de_louvor_sitio_novo_mato.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1547/mocao_de_louvor_sitio_novo_mato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA SÍTIO NOVO MATO (ERIC KURZ E JAYNE COUTINHO).</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1549/mocao_3.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1549/mocao_3.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA CLAUDESTINO COELHO DE LIMA (TININHO LIMA)</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1564/mocao_de_louvor_escola_acordes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1564/mocao_de_louvor_escola_acordes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA CRISTIANE DIAS RIBEIRO (ESPAÇO CULTURAL ACORDES).</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1583/mocao_de_repudio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1583/mocao_de_repudio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO - AO GOVERNADOR EDUARDO LEITE, QUE ESTA ARTICULANDO PARA ENCAMINHAR À ASSEMBLEIA LEGISLATIVA, O PL QUE VISA AUMENTAR A ALÍQUOTA BÁSICA DO ICMS DE 17% PARA 19,5%.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1584/mocao_de_louvor_juarele_ildo..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1584/mocao_de_louvor_juarele_ildo..docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: JUARELE ÁVILA DA SILVEIRA (JA CONSTRUÇÕES)</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1588/mocao_de_louvor_ladeira_ildo..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1588/mocao_de_louvor_ladeira_ildo..docx</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA: MECÂNICA LADEIRA</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1603/mocao_professora.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1603/mocao_professora.docx</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE LOUVOR PARA VIRGINIA SCHUMALFUSS JANKE - PROFESSORA ORIENTADORA DA TURMA DO 9º ANO DA E.E.E.F. PROFª MARIA MORAES MEDEIROS, LOCALIZADA NA COXILHA DOS CAMPOS DAS ALUNAS,  PELO O  PROJETO “HORTA NA ESCOLA – VIVENCIANDO PRÁTICAS E CONSTRUINDO CONHECIMENTOS” PARTICIPARAM DA ETAPA ESCOLAR DA MOSTRA CIENTÍFICA ESTADUAL QUE TINHA COMO TEMA EM 2023 “SUSTENTABILIDADE E TECNOLOGIA PARA TRANSFORMAR”.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1604/mocao_kamily..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1604/mocao_kamily..docx</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE LOUVOR PARA KAMILY DO AMARAL WILLE- ALUNA  DA TURMA DO 9º ANO DA E.E.E.F. PROFª MARIA MORAES MEDEIROS, LOCALIZADA NA COXILHA DOS CAMPOS, PELO O  PROJETO “HORTA NA ESCOLA – VIVENCIANDO PRÁTICAS E CONSTRUINDO CONHECIMENTOS” PARTICIPARAM DA ETAPA ESCOLAR DA MOSTRA CIENTÍFICA ESTADUAL QUE TINHA COMO TEMA EM 2023 “SUSTENTABILIDADE E TECNOLOGIA PARA TRANSFORMAR”.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1605/mocao_raquely.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1605/mocao_raquely.docx</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE LOUVOR PARA RAQUELI PEREIRA MORAES- ALUNA  DA TURMA DO 9º ANO DA E.E.E.F. PROFª MARIA MORAES MEDEIROS, LOCALIZADA NA COXILHA DOS CAMPOS, PELO O  PROJETO “HORTA NA ESCOLA – VIVENCIANDO PRÁTICAS E CONSTRUINDO CONHECIMENTOS” PARTICIPARAM DA ETAPA ESCOLAR DA MOSTRA CIENTÍFICA ESTADUAL QUE TINHA COMO TEMA EM 2023 “SUSTENTABILIDADE E TECNOLOGIA PARA TRANSFORMAR”.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1618/mocao_de_louvor_-_vagner_borges.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1618/mocao_de_louvor_-_vagner_borges.docx</t>
   </si>
   <si>
     <t>"MOÇÃO DE LOUVOR PARA VAGNER BORGES DE BORGES".</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1624/mocao_de_louvor_para__enart.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1624/mocao_de_louvor_para__enart.docx</t>
   </si>
   <si>
     <t>PARA: DOM ELCIO JUNIOR E A DIREÇÃO DA APAE.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1629/mocao_de_apoio_pl5494.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1629/mocao_de_apoio_pl5494.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO: AO PROJETO DE LEI – 5494/2023 - QUE INCLUI AO SUBSISTEMA RODOVIÁRIO FEDERAL A RODOVIA ERS-265 QUE LIGA A BR-116 NO MUNICÍPIO DE SÃO LOURENÇO DO SUL À BR-293, NO MUNICÍPIO DE PINHEIRO MACHADO, NO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1655/mocao_de_r._assembleia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1655/mocao_de_r._assembleia.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO: PARA A ASSEMBLEIA LEGISLATIVA CONTA A AUMENTO DA ALÍQUOTA DO ICMS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1656/mocao__r._azonasul.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1656/mocao__r._azonasul.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO: PARA A AZONASUL CONTA A AUMENTO DA ALÍQUOTA DO ICMS.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1659/mocao_de_repudio_no_103.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1659/mocao_de_repudio_no_103.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A SUSPENSÃO PELO IBAMA DO CONTROLE DOS SUS SCROFA (JAVALI).</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1720/mocao_de_apoio.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1720/mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI – 589/2023</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1723/mocao_sandro.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1723/mocao_sandro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA SANDRO SILVEIRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1724/mocao_diretores.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1724/mocao_diretores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR PARA DIRETORES DAS ESCOLAS DO CAMPO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1736/mocao_apoio_reposicao_inflacao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1736/mocao_apoio_reposicao_inflacao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À REPOSIÇÃO INFLACIONÁRIA DE 32% AO EFETIVO DA BRIGADA MILITAR E DO CORPO DE BOMBEIROS MILITAR DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/808/emenda_pelo_01-23.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/808/emenda_pelo_01-23.docx</t>
   </si>
   <si>
     <t>ACRESCENTA – NO ARTIGO 1º, O INCISO III, COM A SEGUINTE REDAÇÃO: FICA O MUNICÍPIO OBRIGADO A OFERECER TRANSPORTE COM ACESSIBILIDADE, NAS ESCOLAS MUNICIPAIS QUE ATENDAM CRIANÇAS PORTADORAS DE DEFICIÊNCIA, TANTO NA FROTA PRÓPRIA COMO NA TERCEIRIZADA DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/867/emenda.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/867/emenda.docx</t>
   </si>
   <si>
     <t>EMENDA QUE MODIFICA A REDAÇÃO DOS ANEXOS DO PROJETO DE LEI CONEXO AO PLO 21/2023, (MENSAGEM LEGISLATIVA) NA QUAL ACRESCENTA O NOME DE LUIS ROBERTO SOARES DE OLIVEIRA FICANDO ASSIM DENOMINDA COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU- LUIS ROBERTO SOARES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/921/1603_emenda_supresiva_plc03.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/921/1603_emenda_supresiva_plc03.docx</t>
   </si>
   <si>
     <t>Emenda supressiva, que retira parte do texto do art. 2º do Projeto de Lei Complementar nº 3, de 2023.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/922/1603_emenda_aditiva_plc03.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/922/1603_emenda_aditiva_plc03.docx</t>
   </si>
   <si>
     <t>Emenda aditiva, que acrescenta parágrafo único ao art. 2º do Projeto de Lei Complementar nº 3, de 2023.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1147/emenda_pr_03.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1147/emenda_pr_03.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PR 03/2023. ALTERA O NOME DA COMISSÃO PARA "COMISSÃO PERMANENTE DE DEFESA DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA, LGBTQIAPN+, POVOS TRADICIONAIS E POVOS ORIGINÁRIOS".</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1550/emenda_futebol.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1550/emenda_futebol.docx</t>
   </si>
   <si>
     <t>Emenda a PLO 138/2023 - Projeto de Lei Ordinária "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS" (MENSAGEM EXECUTIVA Nº 114/2022). Futebol de Campo, Copa Integração Comunidades</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1551/emenda_lar_de_idoso.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1551/emenda_lar_de_idoso.docx</t>
   </si>
   <si>
     <t>Emenda a PLO 138/2023 - Projeto de Lei Ordinária "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS" (MENSAGEM EXECUTIVA Nº 85/2023). Lar de Idosos - Gastos com contribuição a idosos através do serviços de proteção de alta Complexidade.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1552/emenda_fecars.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1552/emenda_fecars.docx</t>
   </si>
   <si>
     <t>Emenda a PLO 138/2023 - Projeto de Lei Ordinária "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS" (MENSAGEM EXECUTIVA Nº 85/2023). Semana Farroupilha, Fecars, Semana Capoeira, Museu Escola Carlos Soares da Silveira, Carnaval, Culto Reforma Luterana.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1553/emenda_cooesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1553/emenda_cooesc.docx</t>
   </si>
   <si>
     <t>Emenda a PLO 138/2023 - Projeto de Lei Ordinária "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS" (MENSAGEM EXECUTIVA Nº 85). COESC.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1554/emenda_lar_de_idoso_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1554/emenda_lar_de_idoso_saude.docx</t>
   </si>
   <si>
     <t>Emenda a PLO 138/2023 - Projeto de Lei Ordinária "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS" (MENSAGEM EXECUTIVA Nº 85/203). Lar de Idosos - Lar de Idoso - Contribuição para atendimento a idosos.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1556/emenda_aditiva_ao_plo_138.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1556/emenda_aditiva_ao_plo_138.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1558/emenda_1_capacitacao_agropecuaria.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1558/emenda_1_capacitacao_agropecuaria.docx</t>
   </si>
   <si>
     <t>Suplementa Manutenção do Programa de Mecanização Agrícola.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/emenda_2_entidades_esportivas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/emenda_2_entidades_esportivas.docx</t>
   </si>
   <si>
     <t>Suplementa apoio a Entidades Esportivas- contribuições a entidade.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1560/emenda_3_entidades_tradicionalistas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1560/emenda_3_entidades_tradicionalistas.docx</t>
   </si>
   <si>
     <t>Suplementa implantação, melhoria e manutenção de ações de incentivo à cultura.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Iniciativa Popular</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1562/emenda_ldo_adilson.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1562/emenda_ldo_adilson.pdf</t>
   </si>
   <si>
     <t>REDUZ R$ 200.000,00 DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E AGRÁRIO (PROGRAMA 0203) E SUPLEMENTA O VALOR NO FUNDO DO PROGRAMA CAMPONÊS MUNICIPAL (PROGRAMA 0203). APRESENTADA PELO SENHOR ADILSON OLIVEIRA SCHUCH.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1563/emenda_ldo_elaine.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1563/emenda_ldo_elaine.pdf</t>
   </si>
   <si>
     <t>REDUZ R$ 100.000,00 DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO (PROGRAMA 0228) E SUPLEMENTA O VALOR NA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E URBANISMO (PROGRAMA 0210). APRESENTADA PELA SENHORA ELAINE SODRÉ DA FONSECA.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>Marcelo Romig Maron, Iasmin Roloff Rutz</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1569/emenda_17.2023_marcelo_maron_e_iasmin_roloff.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1569/emenda_17.2023_marcelo_maron_e_iasmin_roloff.pdf</t>
   </si>
   <si>
     <t>REDUZ R$ 200.000,00 DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E SUPLEMENTA O VALOR NA SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E COOPERATIVISMO.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1570/ldo_2023_-_reforma_postos_de_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1570/ldo_2023_-_reforma_postos_de_saude.docx</t>
   </si>
   <si>
     <t>R$200.000,00 - Reforma e melhoria nos postos de saúde do interior.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1571/ldo_2023_-_iluminacao_publica_beto_sa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1571/ldo_2023_-_iluminacao_publica_beto_sa.docx</t>
   </si>
   <si>
     <t>R$300.000,00 - Iluminação Pública Rua Vereador Beto Sá.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1572/ldo_2023_-_damas_de_caridade.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1572/ldo_2023_-_damas_de_caridade.docx</t>
   </si>
   <si>
     <t>R$80.000,00 - Damas de Caridade</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1573/ldo_2023_-_cont._medico_pediatra_24hs.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1573/ldo_2023_-_cont._medico_pediatra_24hs.docx</t>
   </si>
   <si>
     <t>R$500.000,00 - Para garantir a contratação e o atendimento com médico pediatra 24 horas.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1574/ldo_2023_-_dia_da_consciencia_negra.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1574/ldo_2023_-_dia_da_consciencia_negra.docx</t>
   </si>
   <si>
     <t>R$25.000,00 - Promover e apoiar o Evento do Dia da Consciência Negra no município (FESTQUILOMBOLA), e contratar transporte para que todas as Comunidades Quilombolas passam participar do evento.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1575/ldo_2023_-_atividades_culturais.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1575/ldo_2023_-_atividades_culturais.docx</t>
   </si>
   <si>
     <t>R$70.000,00 - Apoiar as atividades culturais das Entidades Tradicionalistas, de Danças Típicas Alemãs e de Artes Marciais.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1576/ldo_2023_-_cooesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1576/ldo_2023_-_cooesc.docx</t>
   </si>
   <si>
     <t>R$50.000,00 - Manter as atividades de Convênios com objetivo de qualificar o aperfeiçoamento profissional, Convênio da COOESC – Cooperativa dos Estudantes de Canguçu.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1577/ldo_2023_-_abertura_de_pocos_e_bebedouros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1577/ldo_2023_-_abertura_de_pocos_e_bebedouros.docx</t>
   </si>
   <si>
     <t>R$250.000,00 - Auxílio Estiagem para abertura de poços e bebedouros, para agricultores do município, sendo destinado a quantia de R$ 50.000,00 para cada distrito, para contratação de maquinário.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1578/ldo_2023_-_a._social_-_cadeiras_muletas_andadores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1578/ldo_2023_-_a._social_-_cadeiras_muletas_andadores.docx</t>
   </si>
   <si>
     <t>R$100.000,00 - Material, Bem ou Serviço de distribuição gratuita – Aquisição de material Hospitalar de mobilidade (Cadeiras de roda / banho, andadores, muletas, camas hospitalares), para empréstimo para pessoas carentes que necessitam destes equipamentos.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1579/ldo_2023_-_a._social_-_mat._construcao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1579/ldo_2023_-_a._social_-_mat._construcao.docx</t>
   </si>
   <si>
     <t>R$150.000,00 - Material, Bem ou Serviço de distribuição gratuita – Aquisição de material de construção para distribuição para famílias carentes (Construção, ampliação ou reforma de casa).</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1580/ldo_2023_-_lar_de_idosos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1580/ldo_2023_-_lar_de_idosos.docx</t>
   </si>
   <si>
     <t>R$50.000,00 - Contribuições para entidade que atendem idosos.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1581/emenda_29.2023_leandro_ehlert.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1581/emenda_29.2023_leandro_ehlert.pdf</t>
   </si>
   <si>
     <t>REDUZ R$ 1.000.000,00 DA CÂMARA MUNICIPAL DE VEREADORES E SUPLEMENTA NA SECRETARIA MUNICIPAL DE INFRAESTRUTURA RURAL.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1568/emenda.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1568/emenda.docx</t>
   </si>
   <si>
     <t>Aquisição de 1 perfuratriz de poço artesiano, para atender a Comunidade Escolar Municipal Francisco Meireles.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Justiça, Cidadania, Direitos Humanos e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1657/emenda_modificativa._ccj_-_plo_152.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1657/emenda_modificativa._ccj_-_plo_152.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ART. 3º, INC. III, DO PLO 152/2023 (MENSAGEM EXECUTIVA Nº 095/2023).</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1673/emenda_supressiva_plo1562023.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1673/emenda_supressiva_plo1562023.docx</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA, SUPRIME-SE A LETRA “D” DO TÍTULO “REQUISITOS PARA O PROVIMENTO”, ITEM “(CNH CATEGORIA B),  DO ARTIGO 2º DO PROJETO DE LEI DO EXECUTIVO Nº 156/2023.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1676/loa_2023_-_cooesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1676/loa_2023_-_cooesc.docx</t>
   </si>
   <si>
     <t>EMENDA A LOA 2024</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1677/emenda_impositiva_individual_-_apae.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1677/emenda_impositiva_individual_-_apae.pdf</t>
   </si>
   <si>
     <t>EMENDA LOA 2024 - EMENDA IMPOSITIVA INDIVIDUAL - OUTROS. R$ 75.000,00 PARA A CONSTRUÇÃO NA APAE DE UMA SALA DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1678/emenda_impositiva_individual_-_lar_de_idosos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1678/emenda_impositiva_individual_-_lar_de_idosos.pdf</t>
   </si>
   <si>
     <t>EMENDA LOA 2024 - EMENDA IMPOSITIVA INDIVIDUAL - SAÚDE. R$ 75.000,00 LAR DE IDOSOS PARA AQUISIÇÃO DE INSUMOS DE ENFERMAGEM, MATERIAL DE LIMPEZA E ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1679/emenda_futebol.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1679/emenda_futebol.docx</t>
   </si>
   <si>
     <t>FUTEBOL</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1680/emenda_lar_de_idoso_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1680/emenda_lar_de_idoso_1.docx</t>
   </si>
   <si>
     <t>lar idosos</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1681/emenda_fecars.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1681/emenda_fecars.docx</t>
   </si>
   <si>
     <t>FECARS</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1682/emenda_lar_de_idoso_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1682/emenda_lar_de_idoso_saude.docx</t>
   </si>
   <si>
     <t>Lar idosos saúde</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1683/emenda_cooesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1683/emenda_cooesc.docx</t>
   </si>
   <si>
     <t>COESC</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1684/loa2023_-_a._social_-_cadeiras_muletas_andadores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1684/loa2023_-_a._social_-_cadeiras_muletas_andadores.docx</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1685/loa_2023_-_reforma_postos_de_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1685/loa_2023_-_reforma_postos_de_saude.docx</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1686/loa_2023_-_iluminacao_publica_beto_sa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1686/loa_2023_-_iluminacao_publica_beto_sa.docx</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1687/loa_2023_-_dia_da_consciencia_negra.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1687/loa_2023_-_dia_da_consciencia_negra.docx</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1688/ldo_2023_-_cont._medico_pediatra_24hs.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1688/ldo_2023_-_cont._medico_pediatra_24hs.pdf</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1689/ldo_2023_-_atividades_culturais.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1689/ldo_2023_-_atividades_culturais.pdf</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1690/loa_2023_-_abertura_de_pocos_e_bebedouros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1690/loa_2023_-_abertura_de_pocos_e_bebedouros.docx</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1691/loa_2023_-_a._social_-_mat._construcao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1691/loa_2023_-_a._social_-_mat._construcao.docx</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1692/loa_2023_-_damas_de_caridade.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1692/loa_2023_-_damas_de_caridade.docx</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1693/loa_2023_-_lar_de_idosos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1693/loa_2023_-_lar_de_idosos.docx</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1694/emenda_autorizativa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1694/emenda_autorizativa.docx</t>
   </si>
   <si>
     <t>EMENDA LOA 2024 - EMENDA QUE INCLUI E MODIFICA A REDAÇÃO DOS ANEXOS DO PROJETO DE LEI CONEXO À MENSAGEM EXECUTIVA Nº 98/2023 – LOA.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1695/digitalizar_2020_09_15_00_24_05_022_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1695/digitalizar_2020_09_15_00_24_05_022_1.pdf</t>
   </si>
   <si>
     <t>EMENDA LOA 2024 - REDUZ R$ 200.000,00 DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONOMICO E AGRÁRIO (PROGRAMA 0203 TIPO A 2.281 - ASSISTÊNCIA TÉCNICA AO PRODUTOR/CONVÊNIOS (CAPA, EMATER E OUTROS). SUPLEMENTA FUNDO DO PROGRAMA CAMPONÊS MUNICIPAL (PROGRAMA 0203 TIPO A - 2434 MANUTENÇÃO DO PROGRAMA CAMPONÊS GASTOS COM A MANUTENÇÃO DO PROGRAMA). SUGESTÃO POPULAR APRESENTADA POR ADILSON SCHUCH COM PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1702/emenda_-_aditiva_2.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1702/emenda_-_aditiva_2.pdf</t>
   </si>
   <si>
     <t>INCLUI A SUBSEÇÃO IV - PARA INCLUIR NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANGUÇU A "COMISSÃO PERMANENTE DE DEFESA DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA, LGBTQIAPN+, POVOS TRADICIONAIS E POVOS ORIGINÁRIOS".</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>Marcelo Romig Maron, Cesar Augusto Bitencourt Madrid, Emerson Henzel Machado, Leandro Gauger Ehlert (Pipa), Luciano Bertinetti, Paulo Bauer, Silvio Venzke Neutzling</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1735/emenda_modificativa_loa_2024.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1735/emenda_modificativa_loa_2024.pdf</t>
   </si>
   <si>
     <t>REDUZ R$ 200.000,00 DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO (PROGRAMA 0228 FESTÃO E MANUTENÇÃO DOS SERVIÇOS) E SUPLEMENTA A SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E COOPERATIVISMO (PROGRAMA 0203 - APOIANDO O PRODUTOR RURAL)</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>PEDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/769/1101_pedido_de_informacao_-_esgoto_proximo_a_represa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/769/1101_pedido_de_informacao_-_esgoto_proximo_a_represa.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INFORMADO A ESTA CASA, QUESTIONAMENTOS REFERENTES AOS SISTEMA DE TRATAMENTO DE ESGOTO, DOS LOTEAMENTOS RECENTEMENTE APROVADOS PELO MUNICÍPIO, LOCALIZADOS NO ENTORNO DA REPRESA DA CORSAN, NO BAIRRO VILA IZABEL.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/770/0201_pedido_de_informacao_-_lista_ccs_e_estagiarios.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/770/0201_pedido_de_informacao_-_lista_ccs_e_estagiarios.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INFORMADO A ESTA CASA, QUESTIONAMENTOS REFERENTES AOS CARGOS EM COMISSÃO E ESTAGIÁRIOS LOTADOS NA PREFEITURA MUNICIPAL DE CANGUÇU.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/776/informacao_no_1.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/776/informacao_no_1.docx</t>
   </si>
   <si>
     <t>SOLICITO NOVOS ESCLARECIMENTOS EM RELAÇÃO AO PREGÃO ELETRÔNICO Nº 115/2022</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/780/0102_-_pedido_de_informacao_-_caminhoes_pipa.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/780/0102_-_pedido_de_informacao_-_caminhoes_pipa.docx</t>
   </si>
   <si>
     <t>PEDIDO SOLICITANDO INFORMAÇÃO AO PREFEITO MUNICIPAL, ONDE SE ENCONTRAM E EM QUAL SITUAÇÃO SE ENCONTRAM OS TRÊS CAMINHÕES PIPA, REPASSADOS A MUNICIPALIDADE PELA ANTIGA COOPERATIVA DE LEITE DO ASSENTAMENTO RENASCER, INSTALADA NO PANTANOSO - 2º DISTRITO.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/781/0102_-_pedido_de_informacao_-_escolas-turno-unico.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/781/0102_-_pedido_de_informacao_-_escolas-turno-unico.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO AO PREFEITO MUNICIPAL, A CERCA DA POSSIBILIDADE DE FECHAMENTO DE ALGUMAS ESCOLAS E SOBRE O TURNO ÚNICO A SER IMPLANTADO EM OUTRAS ESCOLAS.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/794/pedido_de_informacao_rua_antonio_coutinho.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/794/pedido_de_informacao_rua_antonio_coutinho.docx</t>
   </si>
   <si>
     <t>SOLICITO ESCLARECIMENTOS REFERENTE A OBRA DE PAVIMENTAÇÃO DA RUA ANTONIO COUTINHO DA ROCHA.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/795/pedido_de_informacao_oraci_sms_2_-_pontos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/795/pedido_de_informacao_oraci_sms_2_-_pontos.docx</t>
   </si>
   <si>
     <t>O INFRA-ASSINADO VEREADOR, SOLICITA A CÓPIA DOS PONTOS BIOMÉTRICOS DOS MÉDICOS DO PRONTO ATENDIMENTO E UNIDADE MATERNO.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/796/pedido_de_informacao_oraci_ambulancia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/796/pedido_de_informacao_oraci_ambulancia.docx</t>
   </si>
   <si>
     <t>O INFRA-ASSINADO VEREADOR, SOLICITA INFORMAÇÕES SOBRE OS SERVIÇOS PRESTADOS PELAS AMBULÂNCIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/802/informacao_no_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/802/informacao_no_2.docx</t>
   </si>
   <si>
     <t>SOLICITO ESCLARECIMENTOS EM RELAÇÃO AS DISPENSAS DE CARGOS DE CONFIANÇA DA PREFEITURA.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/820/cooesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/820/cooesc.docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES DO SENHOR PREFEITO ACERCA CONVÊNIO DA PREFEITURA COM A COOESC - COOPERATIVA DOS ESTUDANTES DE CANGUÇU.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/822/concurso_publico.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/822/concurso_publico.docx</t>
   </si>
   <si>
     <t>SOBRE CONCURSO PÚBLICO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/823/corpo_de_bombeiros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/823/corpo_de_bombeiros.docx</t>
   </si>
   <si>
     <t>SOBRE O CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/825/cristo_rei.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/825/cristo_rei.docx</t>
   </si>
   <si>
     <t>SOBRE A QUADRA POLIESPORTIVA DA ESCOLA CRISTO REI.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/829/informacoes__acerca_das_ferias_dos_funcionarios..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/829/informacoes__acerca_das_ferias_dos_funcionarios..docx</t>
   </si>
   <si>
     <t>INFORMAÇÕES  ACERCA DAS FÉRIAS DOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/836/ponte_na_vila_fonseca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/836/ponte_na_vila_fonseca.docx</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES ACERCA DA PONTE NA RUA FRANCISCO DE PAULA JORGE, NO BAIRRO  FONSECA.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/850/pedido_de_informacoes_pocos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/850/pedido_de_informacoes_pocos.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO AO SR. SECRETÁRIO NILSON NORNBERG A RESPEITO DA ABERTURA DE POÇOS, CACIMBAS E AÇUDES NO INTERIOR.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/854/2402_pedido_de_informacao_-_camara_-_ausencias.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/854/2402_pedido_de_informacao_-_camara_-_ausencias.docx</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO A ESTA CASA E AO VEREADOR INFRA-ASSINADO QUESTIONAMENTOS REFERENTES AS AUSÊNCIAS DOS VEREADORES NAS SESSÕES ORDINÁRIAS DESTA CASA, NOS TERMOS DO ART. 342 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/862/ped._informacao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/862/ped._informacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CÓPIA DE TODAS AS ESCRITURAS DOS IMÓVEIS EM NOME DO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/871/calcamento_comecando_depois_da_ponte_na_avenida_21_de_abril_em_direcao_a_rua_sete_de_setembro_br_392..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/871/calcamento_comecando_depois_da_ponte_na_avenida_21_de_abril_em_direcao_a_rua_sete_de_setembro_br_392..docx</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA CALÇAMENTO COMEÇANDO DEPOIS DA PONTE NA AVENIDA 21 DE ABRIL EM DIREÇÃO A RUA SETE DE SETEMBRO (BR 392).</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/873/pedido_de_informacao_para_saude_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/873/pedido_de_informacao_para_saude_1.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE A FARMÁCIA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/874/pedido_de_informacao_para_saude_2.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/874/pedido_de_informacao_para_saude_2.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE PROTOCOLOS DE VIGILÂNCIA EPIDEMIOLÓGICA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/875/pedido_de_informacao_para_saude_e_educacao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/875/pedido_de_informacao_para_saude_e_educacao.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE CRIANÇAS COM TRASNTORNO DO ESPECTRO AUTISTA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/877/informacao_no_4.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/877/informacao_no_4.docx</t>
   </si>
   <si>
     <t>SOLICITO ESCLARECIMENTOS EM RELAÇÃO AO MAQUINÁRIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/879/informacao_no_3.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/879/informacao_no_3.docx</t>
   </si>
   <si>
     <t>SOLICITO ESCLARECIMENTOS EM RELAÇÃO AS CASTRAÇÕES REALIZADAS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/881/0203_-_pedido_de_informacao_-_carros_oficina.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/881/0203_-_pedido_de_informacao_-_carros_oficina.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INFORMADO A ESTA CASA, QUESTIONAMENTOS REFERENTES A 2 (DOIS) AUTOMÓVEIS RENAULT LOGAN, PLACAS IYV 9663 E IYW 0042, QUE ESTÃO PARADOS, ESTRAGADOS JUNTO A OFICINA “SILOS”</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/896/comeco_das_aulas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/896/comeco_das_aulas.docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES DO SENHOR PREFEITO ACERCA COMEÇO DAS AULAS NA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/898/pedido_de_informacao_unidades_de_saude_do_interior.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/898/pedido_de_informacao_unidades_de_saude_do_interior.docx</t>
   </si>
   <si>
     <t>O INFRA-ASSINADO VEREADOR, SOLICITA INFORMAÇÕES SOBRE OS SERVIÇOS PRESTADOS PELAS UNIDADES DE SAÚDE DO INTERIOR.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/903/informacoes_acerca_a_lei_estradas_limpeza.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/903/informacoes_acerca_a_lei_estradas_limpeza.docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES A RESPEITO DA LEI COMPLEMENTAR Nº 5.096, DE 15/06/2021, ALTERA A REDAÇÃO DO INC. IV DO ART. 92 DA LEI 796/1982 DE 13/05/1982 E INCLUI LETRAS "A" E "B" AO INC. VII DO ART. 2º DA LEI 3.684/2011 DE 30/12/2011.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/904/conferencia_de_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/904/conferencia_de_saude.docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES A RESPEITO DAS PROPOSTAS DA CONFERÊNCIA MUNICIPAL DA SAÚDE.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/905/cirurgia_toracica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/905/cirurgia_toracica.docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES A RESPEITO DE ENCAMINHAMENTOS PARA ESPECIALISTA DE CIRURGIA TORÁCICA COM URGÊNCIA ATÉ A PRESENTE DATA NÃO TEVE RETORNO DA SECRETARIA DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/907/2023_03_14_calcamento__rua_angelo_garcia.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/907/2023_03_14_calcamento__rua_angelo_garcia.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO CALÇAMENTO NA RUA ANGELO GRANA GARCIA – BAIRRO TRIÂNGULO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/914/materno_infantil.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/914/materno_infantil.docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES A RESPEITO DA SAÚDE DA MULHER NO MATERNO INFANTIL.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/918/requer-se_informacoes_a_respeito_cirurgias_eletivas..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/918/requer-se_informacoes_a_respeito_cirurgias_eletivas..docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES A RESPEITO CIRURGIAS ELETIVAS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/920/dados_atendimento_na_vara_domestica_forum.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/920/dados_atendimento_na_vara_domestica_forum.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE DADOS DE ATENDIMENTO PELA VARA DOMÉSTICA DE CANGUÇU REFERENTE AOS ANOS DE 2021 E 2022.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/942/informacao_no_5.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/942/informacao_no_5.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO EM RELAÇÃO AOS CONVÊNIOS COM OS PROGRAMAS ESTADUAIS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/962/2703_-_pedido_de_informacao_-_dudu-_controle_interno.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/962/2703_-_pedido_de_informacao_-_dudu-_controle_interno.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO AO SR. LEANDRO BLAASS SOLICITANDO A CÓPIA DE TODOS OS DOCUMENTOS DE EXPEDIENTE ENVIADOS AO EXECUTIVO MUNICIPAL E AO TRIBUNAL DE CONTAS, APRESENTADOS PELOS MEMBROS DO CONTROLE INTERNO, DURANTE A CONVOCAÇÃO DA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/965/pedido_de_informacao_dentista.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/965/pedido_de_informacao_dentista.docx</t>
   </si>
   <si>
     <t>SOLICITO ESCLARECIMENTOS REFERENTE AO SERVIDOR INÁCIO TEIXEIRA DE SOUZA LIMA.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/974/2803_pedido_de_informacao_-_micro_arambare.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/974/2803_pedido_de_informacao_-_micro_arambare.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENVIADO A ESTA CASA, INFORMAÇÕES REFERENTES A UM MICRO-ÔNIBUS DO MUNICÍPIO VISTO NA CIDADE DE ARAMBARÉ NO DIA 20/02/2023.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/991/informacao_no_6.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/991/informacao_no_6.docx</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES SOBRE A SITUAÇÃO DA ESTIAGEM E REPASSES ANUNCIADOS PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/995/requer-se_informacoes_de_contratacao_de_auxiliares_com_a_associacao_educacional_cultural_cangucuense_para_atender_as_demandas_de_alunos_especiais..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/995/requer-se_informacoes_de_contratacao_de_auxiliares_com_a_associacao_educacional_cultural_cangucuense_para_atender_as_demandas_de_alunos_especiais..docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES DE CONTRATAÇÃO DE AUXILIARES COM A ASSOCIAÇÃO EDUCACIONAL CULTURAL CANGUÇUENSE, PARA ATENDER AS DEMANDAS DE ALUNOS ESPECIAIS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1007/pad.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1007/pad.docx</t>
   </si>
   <si>
     <t>REQUEREM-SE INFORMAÇÕES SOBRE OS PROCESSO ADMINISTRATIVO DISCIPLINAR (PAD).</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1009/1704_pedido_de_informacao_-_professores_desvios.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1009/1704_pedido_de_informacao_-_professores_desvios.docx</t>
   </si>
   <si>
     <t>QUADRO COMPLETO E NOMINAL DE TODAS AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1011/2023_04_18_pedido_informacao_campeonato_municipal_futsal.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1011/2023_04_18_pedido_informacao_campeonato_municipal_futsal.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE O CAMPEONATO MUNICIPAL DE FUTSAL DE CANGUÇU.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1018/pedido_de_informacao_19-04.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1018/pedido_de_informacao_19-04.pdf</t>
   </si>
   <si>
     <t>VEREADOR PROPONENTE, NO INTUITO DE COLABORAR COM O DESENVOLVIMENTO DO MUNICÍPIO, SOLICITA INFORMAÇÃO SOBRE O CONTEÚDO PROGRAMÁTICO DO TREINAMENTO ALAVANCA.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1032/informacao_no_7.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1032/informacao_no_7.docx</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES SOBRE A SITUAÇÃO DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1036/02-05_pedido_de_informacoes_ecosul.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1036/02-05_pedido_de_informacoes_ecosul.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FORNECIDO INFORMAÇÕES A ESTA CASA POR QUAIS MOTIVOS FORAM RETIRADOS OS REDUTORES DE VELOCIDADE NA BR-392  ENTRE O KM 117  E A ENTRADA DE CANGUÇU.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1044/diaria_motoristas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1044/diaria_motoristas.docx</t>
   </si>
   <si>
     <t>REQUEREM-SE INFORMAÇÕES SOBRE DIÁRIA PARA OS MOTORISTAS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1046/0405_pedido_de_informacao_-_maquinas_terceirizadas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1046/0405_pedido_de_informacao_-_maquinas_terceirizadas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, SOBRE O MAQUINÁRIO TERCEIRIZADO PARA MANUTENÇÃO DAS ESTRADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1047/0405_pedido_de_informacao_-_pavimentacao_santuario_e_posto_branco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1047/0405_pedido_de_informacao_-_pavimentacao_santuario_e_posto_branco.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, SOBRE A PAVIMENTAÇÃO NO POSTO BRANCO E DO ACESSO AO PARQUE TURÍSTICO NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1048/0405_pedido_de_informacao_-_caminhao_prancha.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1048/0405_pedido_de_informacao_-_caminhao_prancha.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE A CONTRATAÇÃO DE CAMINHÕES GUINCHO E PRACHAS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1049/0405_pedido_de_informacao_-_casa_da_crianca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1049/0405_pedido_de_informacao_-_casa_da_crianca.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, SOBRE A CASA DA CRIANÇA.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1050/0405_pedido_de_informacao_-_antigo_posto_-_vila_fonseca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1050/0405_pedido_de_informacao_-_antigo_posto_-_vila_fonseca.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, A RESPEITO DO PRÉDIO DO ANTIGO POSTO DE SAÚDE DO BAIRRO VILA FONSECA.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1051/0405_pedido_de_informacao_-_venda_de_terreno_da_prefeitura.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1051/0405_pedido_de_informacao_-_venda_de_terreno_da_prefeitura.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, SOBRE A VENDA DE UMA PROPRIEDADE DO MUNICÍPIO NO PARAÍSO, 3º DISTRITO.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1052/0405_pedido_de_informacao_-camara_fria.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1052/0405_pedido_de_informacao_-camara_fria.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE UMA CÂMARA FRIA DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1053/0405_pedido_de_informacao_-_banda_aparecida.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1053/0405_pedido_de_informacao_-_banda_aparecida.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, A RESPEITO DE RECURSO APROVADO E AINDA NÃO PAGO,  PARA A BANDA MARCIAL DO COLÉGIO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1055/0405_pedido_de_informacao_-_administradores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1055/0405_pedido_de_informacao_-_administradores.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, SOBRE OS ADMINISTRADORES DISTRITAIS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1059/pedido_de_informacao_para_saude_e_educacao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1059/pedido_de_informacao_para_saude_e_educacao.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS ESCOLAS E LISTA DE ESPERA DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1062/0905_pedido_de_informacao_-_corpo_de_bombeiros.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1062/0905_pedido_de_informacao_-_corpo_de_bombeiros.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, SOBRE A CONSTRUÇÃO DO PRÉDIO DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1063/0905_pedido_de_informacao_-_emef_henrique_germano_brockmann.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1063/0905_pedido_de_informacao_-_emef_henrique_germano_brockmann.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, REFERENTE A ESCOLA HENRIQUE GERMANO BROCKMANN, NO BAIRRO VILA FONSECA.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1064/0905_pedido_de_informacao_-_compra_de_madeira.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1064/0905_pedido_de_informacao_-_compra_de_madeira.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, SOBRE A AQUISIÇÃO DE MADEIRA PARA REPAROS E CONTRUÇÃO DE PONTES E OUTROS SERVIÇOS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1065/0905_pedido_de_informacao_-_escola_julio_de_castilhos.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1065/0905_pedido_de_informacao_-_escola_julio_de_castilhos.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, REFERENTE A ESCOLA JULIO DE CASTILHOS, DA ESTÂNCIA DA FIGUEIRA - 2º DISTRITO.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1067/pad_reiteracao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1067/pad_reiteracao.docx</t>
   </si>
   <si>
     <t>REITERO O PEDIDO DE INFORMAÇÕES Nº41, REFERENTE AO PROCESSO ADMINISTRATIVO DISCIPLINAR (PAD).</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1070/repasse_coesc.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1070/repasse_coesc.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, A RESPEITO DE RECURSO  AINDA NÃO PAGO, PARA  A COESC.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1071/informacao_no_8.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1071/informacao_no_8.docx</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES RELATIVO A PREJUÍZOS POR ALAGAMENTOS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1075/brn30055c9aeaa3_052779.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1075/brn30055c9aeaa3_052779.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES REFERENTES A MÁQUINA QUE ESTÁ PARADA ENTRE A LOCALIDADE ''ENCRUZILHADA DOS GRILOS'' E ''TRAPEIRA''.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1076/brn30055c9aeaa3_052780.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1076/brn30055c9aeaa3_052780.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMÇÕES REFERENTE AO CONVÊNIO Nº 4273/2022.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1091/pedido_de_informacao_para_centro_de_atendimento_de_vitimas_de_violencia_domestica_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1091/pedido_de_informacao_para_centro_de_atendimento_de_vitimas_de_violencia_domestica_1.pdf</t>
   </si>
   <si>
     <t>CENTRO DE REFERÊNCIA AS MULHERES VÍTIMAS DE VIOLÊNCIAS DOMÉSTICA EM CANGUÇU.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1092/18-05_pedido_de_informacoes_fundestradas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1092/18-05_pedido_de_informacoes_fundestradas.docx</t>
   </si>
   <si>
     <t>SOBRE A INDICAÇÃO N°27/2021(EM ANEXO) DE AUTORIA DO VEREADOR SIGNATÁRIO, QUE TRATAVA SOBRE A CRIAÇÃO DO “FUNDESTRADAS”, UMA INDICAÇÃO APROVADA NESTA CASA LEGISLATIVA, QUE VISAVA CRIAR UM PROJETO DE FUNDO MUNICIPAL DE APOIO A RECUPERAÇÃO, MELHORIA E MANUTENÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1093/informacao_no_9.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1093/informacao_no_9.docx</t>
   </si>
   <si>
     <t>TENDO EM VISTA QUE A TUTELA DA SAÚDE E DO MEIO AMBIENTE ESTÁ NO ÂMBITO DE COMPETÊNCIA DO MUNICÍPIO, NA FORMA DOS ARTIGOS 23, INCISO II E VI; E 30, INCISO I, DA CONSTITUIÇÃO DA REPÚBLICA, EFETUAMOS O SEGUINTE PEDIDO DE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1095/programa_pavimenta_rs.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1095/programa_pavimenta_rs.docx</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DO PROGRAMA PAVIMENTA RS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1096/calcamento_rua_fernando_osorio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1096/calcamento_rua_fernando_osorio.docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES ACERCA DO CALÇAMENTO DA PAVIMENTAÇÃO NA RUA FERNANDO OSÓRIO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1104/escola.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1104/escola.docx</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DO PROJETO DE LEI Nº 158 DE 2022, SOBRE O CARGO PARA PROFESSOR DE ARTES.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1110/prodel.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1110/prodel.docx</t>
   </si>
   <si>
     <t>REQUEREM-SE INFORMAÇÕES ACERCA DO PROGRAMA PRODEL - PROGRAMA DE DESENVOLVIMENTO LOCAL.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1116/2905_-_pedido_de_informacao_-_concurso_2016.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1116/2905_-_pedido_de_informacao_-_concurso_2016.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENVIADO A ESTA CASA, INFORMAÇÕES SOBRE O VIGOR DO CONCURSO PÚBLICO REALIZADO NO ANO DE 2016 PELA PREFEITURA MUNICIPAL DE CANGUÇU (EDITAL 001/2016).</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1117/2023_05_30_pedido_informacao_conselhos_municipais.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1117/2023_05_30_pedido_informacao_conselhos_municipais.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE OS CONSELHOS MUNICIPAIS VIGENTES.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1118/2023_05_30_pedido_informacao_rede_esgoto.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1118/2023_05_30_pedido_informacao_rede_esgoto.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE SANEAMENTO BÁSICO NO MUNICÍPIO DE CANGUÇU – REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1119/2023_05_30_pedido_informacao_compra_notebooks_e_tabletes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1119/2023_05_30_pedido_informacao_compra_notebooks_e_tabletes.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE COMPRA DE NOTEBOOKS E TABLETES PARA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1120/2023_05_30_pedido_informacao_aluguel_carros_prefeitura.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1120/2023_05_30_pedido_informacao_aluguel_carros_prefeitura.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE ALUGUEL DE CARROS PELA PREFEITURA MUNICIPAL DE CANGUÇU.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1121/2305_pedido_de_informacao_-_estradas_rodeios_e_festas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1121/2305_pedido_de_informacao_-_estradas_rodeios_e_festas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, QUANTO AO PATROLAMENTO  E MELHORIAS DE ESTRADAS PARA RODEIOS, FESTAS E EVENTOS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1142/0606_pedido_de_informacao_-_protocolo_ariovando.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1142/0606_pedido_de_informacao_-_protocolo_ariovando.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM ENVIADOS TODOS OS DESPACHOS REFERENTE AO PROCESSO Nº 2009/12/007537, PROTOCOLADO NA PREFEITURA EM 23/12/2009.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1144/2023_06_07_pedido_informacao_caminhao_pipa.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1144/2023_06_07_pedido_informacao_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE CONTRATO DE CAMINHÃO PIPA E COMPRA DE ÁGUA NO PERÍODO DE ESTIAGEM DE 2022-2023</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1145/2023_06_07_pedido_informacao_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1145/2023_06_07_pedido_informacao_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE A REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1150/oficio_17.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1150/oficio_17.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE AS PONTES DO INTERIOR DE CANGUÇU.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/3006_pedido_de_informacao_-_camara_fria2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/3006_pedido_de_informacao_-_camara_fria2.docx</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE INFORMAÇÃO, COM BASE NA RESPOSTA DO PEDIDO DE INFORMAÇÃO 54/2023.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/3006_pedido_de_informacao_-_cestas_basicas_defesa_civil.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/3006_pedido_de_informacao_-_cestas_basicas_defesa_civil.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A MENSAGEM EXECUTIVA 43/2023 | PLO - 67/2023, APROVADO RECENTEMENTE NESTA CASA.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/2023_07_03_pedido_informacao_2__compra_notebooks_e_tabletes.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/2023_07_03_pedido_informacao_2__compra_notebooks_e_tabletes.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO COMPLEMENTAR AO PEDIDO 77/2023 SOBRE COMPRA DE NOTEBOOKS E TABLETES PARA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/pedi_87.2023_-_arion_braga.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/pedi_87.2023_-_arion_braga.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES QUANTO AO EDITAL 001/2023, PARA CONTRATAÇÃO TEMPORÁRIA E EMERGENCIAL.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/informacao_no_10.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/informacao_no_10.docx</t>
   </si>
   <si>
     <t>EM RELAÇÃO AO SERVIÇO TERCEIRIZADO DE TRANSPORTE DE PACIENTES, SOLICITAMOS AS SEGUINTES INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/1307_pedido_de_informacao_-_motoristas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/1307_pedido_de_informacao_-_motoristas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO PROCESSO SELETIVO PARA A CONTRATAÇÃO DE MOTORISTAS.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/1307_pedido_de_informacao_-_lampadas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/1307_pedido_de_informacao_-_lampadas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A INSTALAÇÃO DAS LÂMPADAS DE LED EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/2107_pedido_de_informacao_-_corpo_de_bombeiros2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/2107_pedido_de_informacao_-_corpo_de_bombeiros2.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AS OBRAS DO PRÉDIO DO CORPO DE BOMBEIROS, JUNTO A PRAÇA ACANGUÇU.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/2507_pedido_de_informacao_-_rocadeiras.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/2507_pedido_de_informacao_-_rocadeiras.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE ÀS ROÇADEIRAS HIDRÁULICAS EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/pedido_de_info_ccj_doacao_terreno_.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/pedido_de_info_ccj_doacao_terreno_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A MENSAGEM EXECUTIVA 61/2023 - PLO 99/2023 QUE TRATA DA DOAÇÃO DE UM TERRENO DE PROPRIEDADE DO MUNICÍPIO DE CANGUÇU A UNIÃO FEDERAL.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/pad_2017-2018-2019-2020..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/pad_2017-2018-2019-2020..docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES SOBRE OS PROCESSO ADMINISTRATIVO DISCIPLINAR (PAD), REFERENTE AOS ANOS 2017-2018-2019-2020.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/pedido_de_informacao_no_95.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/pedido_de_informacao_no_95.2023.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE QUEM SE ENCONTRA EM 02/08/2023 A FRENTE DO EXECUTIVO VISTO QUE O PREFEITO ESTÁ DE FÉRIAS E O VICE-PREFEITO FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pedido_de_informacao_agentes_comunitarios_de_saude.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pedido_de_informacao_agentes_comunitarios_de_saude.docx</t>
   </si>
   <si>
     <t>AGENTES COMUNITÁRIO DE SAÚDE.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/repasse_coesc_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/repasse_coesc_2.docx</t>
   </si>
   <si>
     <t>REPASSE COESC</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/1608_pedido_de_informacao_-_lixo_reciclavel.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/1608_pedido_de_informacao_-_lixo_reciclavel.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A COLETA DO LIXO E LIXO RECICLÁVEL NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/2023_08_21_pedido_informacao_bolsa_familia_e_cesta_basica.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/2023_08_21_pedido_informacao_bolsa_familia_e_cesta_basica.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE PROGRAMA BOLSA FAMÍLIA E CESTAS BÁSICAS.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/informacao_no_11.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/informacao_no_11.docx</t>
   </si>
   <si>
     <t>SOLICITO PEDIDO DE INFORMAÇÃO REFERENTE A CONCESSÃO DE GRATIFICAÇÃO ESPECIAL COVID.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/2023_08_25_pedido_informacao_pavimentacao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/2023_08_25_pedido_informacao_pavimentacao.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE PAVIMENTAÇÃO VIAS URBANAS</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/2908_pedido_de_informacao_-_quadra_santo_angelo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/2908_pedido_de_informacao_-_quadra_santo_angelo.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A QUADRA ESPORTIVA DA ESCOLA SANTO ÂNGELO, NA SOLIDEZ, 1º DISTRITO.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/2908_pedido_de_informacao_-_posto_col._palma.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/2908_pedido_de_informacao_-_posto_col._palma.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO POSTO DE SAÚDE DA COLÔNIA PALMA.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/2023_08_25_pedido_informacao_conselho_da_mulher.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/2023_08_25_pedido_informacao_conselho_da_mulher.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE CONSELHO DA MULHER.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/processo_administrativo_de_sindicancia.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/processo_administrativo_de_sindicancia.docx</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES SOBRE OS PROCESSO ADMINISTRATIVO DE SINDICÂNCIA, REFERENTE AOS ANOS 2017-2018-2019-2020-2021-2022 E 2023.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/1209_pedido_de_informacao_-_contratos_lixo.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/1209_pedido_de_informacao_-_contratos_lixo.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO, SOLICITANDO OS CONTRATOS COM EMPRESAS RESPONSÁVEIS PELO RECOLHIMENTO DE LIXO E LIMPEZA URBANA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/2023_09_22_pedido_informacao_reajuste_salario_tecnicos_enfermagem.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/2023_09_22_pedido_informacao_reajuste_salario_tecnicos_enfermagem.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE REAJUSTE SALARIAL DOS TÉCNICOS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/orcamento.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/orcamento.docx</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/0310_pedido_de_informacao_-_piso_enf._2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/0310_pedido_de_informacao_-_piso_enf._2.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO PAGAMENTO DO PISO DOS TÉCNICOS EM ENFERMAGEM DO HCC.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/0310_pedido_de_informacao_-_contrato_educacao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/0310_pedido_de_informacao_-_contrato_educacao.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A MENSAGEM EXECUTIVA 078/2023, QUE TRATA DA CONTRATAÇÃO TEMPORÁRIA E EMERGENCIAL DE PESSOAL PARA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ESPORTES E CULTURA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/2023_10_03_pedido_informacao_salario_tecnicos_enfermagem.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/2023_10_03_pedido_informacao_salario_tecnicos_enfermagem.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE O NÃO PAGAMENTO DO COMPLEMENTO SALARIAL DOS TÉCNICOS DE ENFERMAGEM E ENFERMEIROS.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/informacao_no_12.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/informacao_no_12.docx</t>
   </si>
   <si>
     <t>SOLICITO PEDIDO DE INFORMAÇÃO REFERENTE A NOVA CONCESSIONÁRIA DE SERVIÇO DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/informacao_no_13.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/informacao_no_13.docx</t>
   </si>
   <si>
     <t>SOLICITO PEDIDO DE INFORMAÇÃO REFERENTE AO LEILÃO Nº 01/2023, REALIZADO NO DIA 26/09/2023 PELA PREFEITURA.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/1810_pedido_de_informacao_-_contratos_educacao_2.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/1810_pedido_de_informacao_-_contratos_educacao_2.docx</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA 078/2023, QUE TRATA DA CONTRATAÇÃO TEMPORÁRIA E EMERGENCIAL DE PESSOAL PARA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ESPORTES E CULTURA.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1462/1810_pedido_de_informacao_-_escola_firmina.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1462/1810_pedido_de_informacao_-_escola_firmina.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AS OBRAS, ANEXO A ESCOLA MARIA FIRMINA SIMON.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/referente_ao_transporte_de_pacientes_transportados_para_a_cidade_de_rio_grande_no_dia_22_de_outubro_de_2023..docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/referente_ao_transporte_de_pacientes_transportados_para_a_cidade_de_rio_grande_no_dia_22_de_outubro_de_2023..docx</t>
   </si>
   <si>
     <t>REFERENTE AO TRANSPORTE DE PACIENTES TRANSPORTADOS PARA A CIDADE DE RIO GRANDE NO DIA 22 DE OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/2410_pedido_de_informacao_-_prefeito_incra.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/2410_pedido_de_informacao_-_prefeito_incra.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A POSSÍVEIS CONTRATOS E OU CONVÊNIOS COM O INCRA.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/2410_pedido_de_informacao_-_gratificacao_servidores.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/2410_pedido_de_informacao_-_gratificacao_servidores.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A GRATIFICAÇÃO AOS SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/pedido_de_informacao_-_solicito_informacoes_sobre_o_nao_estabelecimento_da_lei_no_5.473-23_que_versa_sobre_o_plantao_veterinario.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/pedido_de_informacao_-_solicito_informacoes_sobre_o_nao_estabelecimento_da_lei_no_5.473-23_que_versa_sobre_o_plantao_veterinario.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - SOLICITO INFORMAÇÕES SOBRE O NÃO ESTABELECIMENTO DA LEI Nº 5.473/23, QUE VERSA SOBRE O PLANTÃO VETERINÁRIO.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/informacao_no_14.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/informacao_no_14.docx</t>
   </si>
   <si>
     <t>SOLICITO PEDIDO DE INFORMAÇÃO REFERENTE A COMPRA DE PNEUS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/3010_pedido_de_informacao_-_contratos_tercerizadas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/3010_pedido_de_informacao_-_contratos_tercerizadas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A CONTRATOS DA PREFEITURA COM EMPRESAS TERCEIRIZADAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/0111_pedido_de_informacao_-_divida_ativa_cgu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/0111_pedido_de_informacao_-_divida_ativa_cgu.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A DÍVIDA ATIVA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/0111_pedido_de_informacao_-_quadra_carlos_soares.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/0111_pedido_de_informacao_-_quadra_carlos_soares.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A QUADRA COBERTA DA ESCOLA CARLOS SOARES DA SILVEIRA, NA NOVA GONÇALVES.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/0611_pedido_de_informacao_-_dividas_ajuizadas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/0611_pedido_de_informacao_-_dividas_ajuizadas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AOS PROCESSOS DE DÍVIDA ATIVA DOS CONTRIBUINTES.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/0611_pedido_de_informacao_-_corpo_de_bombeiros_cgu.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/0611_pedido_de_informacao_-_corpo_de_bombeiros_cgu.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO PRÉDIO DO CORPO DE BOMBEIROS DE CANGUÇU.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/1011_pedido_de_informacao_-_casa_da_crianca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/1011_pedido_de_informacao_-_casa_da_crianca.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AOS ÚLTIMOS ACONTECIMENTOS EM RELAÇÃO À CASA DA CRIANÇA.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/2023_11_13_pedido_informacao_casa_da_crianca.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/2023_11_13_pedido_informacao_casa_da_crianca.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE OS ACOLHIDOS E EQUIPE DA CASA DA CRIANÇA DE CANGUÇU.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1567/pedido_de_informacoes_internet.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1567/pedido_de_informacoes_internet.docx</t>
   </si>
   <si>
     <t>SOBRE A INTERNET GRÁTIS FORNECIDA PELO MUNICÍPIO, ATRAVÉS DA EMPRESA NOVANET.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1589/13_pedido_de_informacao_-_dentistas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1589/13_pedido_de_informacao_-_dentistas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO ATENDIMENTO ODONTOLÓGICO NO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1597/21_pedido_de_informacao_-_leilao.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1597/21_pedido_de_informacao_-_leilao.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERRENTE AO ÚLTIMO LEILÃO REALIZADO PELA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1598/21_pedido_de_informacao_-_posto_branco.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1598/21_pedido_de_informacao_-_posto_branco.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AS OBRAS DE PAVIMENTAÇÃO DO POSTO BRANCO.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1599/21_pedido_de_informacao_-_folha_de_pagamento.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1599/21_pedido_de_informacao_-_folha_de_pagamento.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A VENDA DA FOLHA DE PAGAMENTO DA PREFEITUTA.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1600/21_pedido_de_informacao_-_escavadeira_hifraulica.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1600/21_pedido_de_informacao_-_escavadeira_hifraulica.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A UMA ESCAVADEIRA HIDRÁULICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1601/21_pedido_de_informacao_-_patrola_oficina.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1601/21_pedido_de_informacao_-_patrola_oficina.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A UMA MOTONIVELADORA QUE ESTÁ NA OFICINA DO ANTIGO SILOS.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1602/21_pedido_de_informacao_-_patrola_pelotas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1602/21_pedido_de_informacao_-_patrola_pelotas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AS CONDIÇÕES DE UMA MOTONIVELADORA, QUE ESTARIA EM UMA OFICINA EM PELOTAS.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1617/2023_11_27_pedido_informacao_pavimentacao_posto_branco.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1617/2023_11_27_pedido_informacao_pavimentacao_posto_branco.pdf</t>
   </si>
   <si>
     <t>Pedido de informação sobre a execução da obra de pavimentação na via denominada Posto Branco, 2° distrito de Canguçu.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1621/2811_pedido_de_informacao_-_postos_de_saude.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1621/2811_pedido_de_informacao_-_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO GRANDE NÚMERO DE POSTOS DE SAÚDE ABANDONADOS NO INTERIOR.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1622/2711_pedido_de_informacao_-_trator_onibus.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1622/2711_pedido_de_informacao_-_trator_onibus.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A UM TRATOR E UM ÔNIBUS ESCOLAR PARADOS NO PÁTIO DA OFICINA DA PREFEITURA.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1623/informacao_no_15.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1623/informacao_no_15.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A RETROESCAVADEIRAS E CAÇAMBAS.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1631/0112_pedido_de_informacao_-_casa_da_crianca.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1631/0112_pedido_de_informacao_-_casa_da_crianca.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO ÚLTIMO PROCESSO SELETIVO PARA A CASA DA CRIANÇA</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1634/pedido_de_informacao_palestrantes_escolas.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1634/pedido_de_informacao_palestrantes_escolas.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO SOBRE AS PALESTRAS REALIZADAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1643/0512_requerimento_-_contratos_tercerizadas.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1643/0512_requerimento_-_contratos_tercerizadas.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AOS CONTRATOS DO MUNICÍPIO COM EMPRESAS TERCEIRIZADAS.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1644/0512_requerimento_-_alugueis_de_predios.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1644/0512_requerimento_-_alugueis_de_predios.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO ALUGUEL DE PRÉDIOS UTILIZADOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1645/0512_requerimento_-_carro_adaptado_heinze.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1645/0512_requerimento_-_carro_adaptado_heinze.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A EMENDA DO SENADOR LUIS CARLOS HEINZE, NO VALOR DE R$ 304,80 MIL REAIS, PARA AQUISIÇÃO DE CARRO ADAPTADO COM ACESSIBILIDADE PARA TRANSPORTE DE PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1649/informacao_no_16.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1649/informacao_no_16.docx</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1663/1412_pedido_de_informacao_-_posicao_icms.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1663/1412_pedido_de_informacao_-_posicao_icms.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO PROJETO DO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, QUE PREVÊ O AUMENTO DE ICMS , ONDE TAL MEDIDA AUMENTARÁ A ALÍQUOTA GERAL DA COBRANÇA DE 17% PARA 19,5%.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1664/1412_pedido_de_informacao_-_repasses_hcc.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1664/1412_pedido_de_informacao_-_repasses_hcc.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AOS REPASSES E EMENDAS AO HOSPITAL DE CARIDADE DE CANGUÇU;</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1665/1812_pedido_de_informacao_-_ppci_ginasio.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1665/1812_pedido_de_informacao_-_ppci_ginasio.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO PPCI DO GINÁSIO DE ESPORTES CONRADO ERNANI BENTO.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1666/1812_pedido_de_informacao_-_natal_serra_do_sul.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1666/1812_pedido_de_informacao_-_natal_serra_do_sul.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO NATAL SERRA DO SUL;</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1667/1812_pedido_de_informacao_-_emenda_centro_eventos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1667/1812_pedido_de_informacao_-_emenda_centro_eventos.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A NOTÍCIAS DIVULGADAS PELO EX-VEREADOR JOÃO DURÃO, QUE A ÉPOCA TERIA UM RECURSO (EMENDA PARLAMENTAR), NO VALOR APROXIMADO DE R$ 300 MIL, QUE ATÉ HOJE NÃO FOI INVESTIDO, NA CONSTRUÇÃO DE UM PAVILHÃO DE EVENTOS;</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1668/1412_pedido_de_informacao_-_anuncio_hospital.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1668/1412_pedido_de_informacao_-_anuncio_hospital.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE A SELEÇÃO PARA O CARGO DE CUIDADOR DE CRIANÇAS E ADOLESCENTES, DIVULGADA NOS MEIOS DE COMUNICAÇÃO DO HOSPITAL DE CARIDADE DE CANGUÇU.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>CESP 2023 - COMISSÃO ESPECIAL 2023</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1669/2023_12_18_pedido_informacao__reducao_numeros_vereadores.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1669/2023_12_18_pedido_informacao__reducao_numeros_vereadores.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO DA COMISSÃO ESPECIAL SOBRE MATÉRIA DA REDUÇÃO DO NÚMERO DE VEREADORES NO MUNICÍPIO DE CANGUÇU EM FUNÇÃO DOS DADOS POPULACIONAIS DO IBGE EM 2023.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1674/1812_pedido_de_informacao_-madrid.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1674/1812_pedido_de_informacao_-madrid.docx</t>
   </si>
   <si>
     <t>REFERENTE AO CONTRATO COM A EMPRESA DE LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1698/informacao_no_17.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1698/informacao_no_17.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFERENTE AO SERVIÇO DE MÁQUINAS PARA MANUTENÇÃO DAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1701/pista_de_rodeio.docx</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1701/pista_de_rodeio.docx</t>
   </si>
   <si>
     <t>REFERENTE A PISTA DE RODEIO (CENTRO CULTURAL – DISTRITO INDUSTRIAL).</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1721/1912_pedido_de_informacao_-_divida_ativa_cgu_novo.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1721/1912_pedido_de_informacao_-_divida_ativa_cgu_novo.pdf</t>
   </si>
   <si>
     <t>REITERO PEDIDO DE INFORMAÇÃO REFERENTE A DÍVIDA ATIVA DO MUNICÍPIO, JÁ QUE A RESPOSTA AO PEDIDO DE INFORMAÇÃO 122/2023 NÃO ATENDE DE FORMA CLARA E OBJETIVA OS QUESTIONAMENTOS FEITOS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Pedido de Cassação</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1148/pc01.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1148/pc01.2023.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CASSAÇÃO DE MANDATO DO VEREADOR FRANCISCO ROMEU DA SILVA VILELA POR QUEBRA DE DECORO PARLAMENTAR. APRESENTADO PELA SENHORA ELIANE PEREIRA RUSCH.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1149/brn30055c9aeaa3_053039.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1149/brn30055c9aeaa3_053039.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CASSAÇÃO DE MANDATO DO VEREADOR FRANCISCO ROMEU DA SILVA VILELA POR QUEBRA DE DECORO PARLAMENTAR. APRESENTADO PELA ONG CIEM (CENTRO DE INTEGRAÇÃO DAS ENTIDADES DA METADE SUL).</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/pc_03.2023.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/pc_03.2023.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CASSAÇÃO DE MANDATO DA VEREADORA IASMIN ROLOFF RUTZ POR QUEBRA DE DECORO PARLAMENTAR. APRESENTADO PELO SENHOR FRANCISCO ROMEU DA SILVA VILELA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10472,67 +10472,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/812/proposta_de_emenda_a_lei_organica_no_01.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/944/pelo_-_inclui_no_art._41_da_lei_organica_do_municipio_de_cangucu_os_incisos_iv_v_vi_e_vii_e_altera_o__2o_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/proposta_de_emenda_a_lei_organica_no_02_corrigida.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/proposta_de_emenda_a_lei_organica_no_xx_numero_de_vereadores.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/749/plc_merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/779/mensagem_executiva_08.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/814/plc_alteracao_plano_de_cargos.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/980/plc_altera_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1090/revoga_e_acrescenta_paragrafos_estatuto_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1130/plo_-_inclui_paragrafo_unico_no_art._213_da_lei_municipal_no_2.239_de_11_de_marco_de_2003.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/mensagem_executiva_59.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/plc_carga-horaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/pl_-_altera_a_lei_municipal_no_795-82_que_dispoe_sobre_o_parcelamento_de_solo_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/plo_-_inclui_alinea_d_na_lei_795-82.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1613/revoga_a_lei.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1620/projeto_de_lei_complementar_codigo_de_obras.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1650/projeto_de_lei_complementar_domingos_e_feriados-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/747/mensagem_executiva_003.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/748/plo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/751/mensagem_executiva_006.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/754/mensagem_001.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/755/plo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/756/plo_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/766/2701_projeto_de_lei_-_creche-odilon.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/767/2701_projeto_de_lei_-_rua_edmar_schubert_born.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/768/1201_projeto_de_lei_-_rua_maria_lessa_coelho.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/774/projeto_de_lei_interprete_de_libras_pronto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_-_sanga_bira_3.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/798/plo_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/799/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/800/plo_3.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_de_video_monitoramento__assinar_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/818/plo_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/821/plo_-_institui_no_municipio_de_cangucu_o_programa_comunitario_calcada_inclusiva_e_da_outras_providencias_2..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/828/plo_revisao_legislativo_2023.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/833/plo_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/853/2402_projeto_de_lei_cooesc.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/858/mensagem_legislativa_-comenda_merito_em_seguranca_publica.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/860/mensagem_executiva_18.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/863/plo_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_estacionamento_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/880/plo_-_denomina_via_publica_de_nosso_municipio_de_jeronimo_formentin..doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/884/0303_projeto_de_lei_-_maria_vieira.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/885/0303_projeto_de_lei_-_serrano.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/886/0303_projeto_de_lei_-_rua_felicio_nilton.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/887/0303_projeto_de_lei_-_rua_jose_brockmann_de_matos.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/889/mensagem_executiva_016.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/891/mensagem_executiva_021.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/894/brn30055c9aeaa3_052369.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/895/brn30055c9aeaa3_052372.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_de_lei_diesel_para_exercito.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/906/mensagem_executiva_20.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/916/mensagem_executiva_022.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/917/mensagem_executiva_023.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/919/plo_-_altera_o_paragrafo_unico_e_acrescenta_o__2o_do_art._1o_da_lei_municipal_no_4.940_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/924/0603_projeto_de_lei_-_banda_colegio_aparecida.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/925/mensagem_executiva_026.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/926/mensagem_executiva_027.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/929/mensagem_executiva_17.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/946/mensagem_executiva_029.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/947/mensagem_executiva_025.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/948/mensagem_executiva_024.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/949/mensagem_executiva_030.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/950/mensagem_executiva_28.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/951/mensagem_legislativa_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/955/mensagem_executiva_033.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/958/mensagem_executiva_032.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/968/mensagem_executiva_35.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/969/2803_projeto_de_lei_-_posto_florida.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/970/mensagem_executiva_036.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/983/2023_projeto_de_lei_seguranca_escolas.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei_que_autoriza_a_contratacao_de_segurancas_para_as_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/990/autoria_o_poder.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/994/pjl_para_colocar_nome_na_creche_da_vila_izabel.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/996/mensagem_legislativa_transporte_professores.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/999/plo_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1002/2023_projeto_de_lei_psicologos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1016/plo_3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1019/plo_4.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1020/mensagem_executiva_034.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1030/projeto_de_lei_lupus.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_escola_do_campo.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1037/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1038/plo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1042/plo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1043/plo_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1058/plo_refaz.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1061/plo_cultura.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1073/mensagem_executiva_48.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1074/plo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1085/projeto_de_lei_posto_de_saude_do_faxinal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1101/plo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1108/2405_projeto_de_lei_-_festcap.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1109/mensagem_executiva_051.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1111/plo_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1113/projetos_de_lei_ordinaria_-_auxiliar.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1129/projeto_de_lei__educacao_financeira_e_empreendedorismo_na_rede_de_ensino.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1132/me_54.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1137/222.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1146/me_50.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1154/2023_projeto_de_lei_doula.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1159/1406_projeto_de_lei_-_combate_ao_racismo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1160/1506_projeto_de_lei_-_comenda_merito_em_saude.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_lei_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1172/plo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1180/2206_projeto_de_lei_-_comenda_merito_imprensa.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/plo_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/me_057.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/brn30055c9aeaa3_053400.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/brn30055c9aeaa3_053405.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/brn30055c9aeaa3_053403.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/brn30055c9aeaa3_053398.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/inclusao_de_inciso_na_lei_n_5160.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/mensagem_executiva_062.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/banco_de_armacao_de_oculos__para_o_fornecimento_gratuito_de_armacoes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/mensagem_executiva_61.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_habitacao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/mensagem_executiva_63.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_concurso_redacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/institui_a_semana_do_campo_limpo_no_ambito_do_municipio_de_cangucu_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_triagem_precoce.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_-_altera_a_lei_municipal_no_3.684-11_que_estabelece_normas_e_taxas_para_o_licenciamento_ambiental_municipal_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/plo_-_denomina_via_publica_de_nosso_municipio_de_pedro_ricardo_da_silva_boemeke..docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/projeto_de_lei_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/1608_projeto_de_lei_-_prioridade_mulheres.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/me_65.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/me_64.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/me_66.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/me_67.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/me_68.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/me_69.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/me_71.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/me_72.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_sobre_o_dia_municipal_da_equoterapia_1__.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/mensagem_execut_075.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/me_73.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/me_74.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/me_070.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/me_76.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/emenda_a_lei_que_obriga_destinacao_de_recursos_2_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/pl-_mensagem_legislativa_nova_redacao_a_lei_4335-2015_construcoes_irregulares28129_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/me_77.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/me_78.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/simca.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/06-10_projeto_de_lei_rua_vereador_daltro_tavares.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/pl-_mensagem_legislativa_criacao_da_semana_de_recolhimento_de_embalagens_1.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/me_79.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/plo_proc_seletivo.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/pl-_mensagem_legislativa_instituicoes_publicas_e_privadas_1.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/me_81.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/me_83.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/me_80.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/me_82.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/me_84.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/ldo_2024_merged.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1494/projeto_de_lei_ruas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/me_87.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/me_88.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/me_86.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/2023_projeto_de_lei_merenda_escolar_restricoes_alimentares.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/me_89.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1555/me_90.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1557/pl-_mensagem_legislativa_diretores_e_vice_de_escolas.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1590/plo_-_comenda_martinho_lutero.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1592/me_91.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1593/me_92.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1594/me_93.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1606/me_94.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1607/me_95.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1627/me_96.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1628/me_98.2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1633/me_99.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1635/me_100.2023_ret.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1646/me_101.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1647/me_103.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1648/me_97.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1661/me_104.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1675/me_105.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1704/me_102.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1722/me_106.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/940/par_-_altera_a_redacao_do_art._335_da_lei_municipal_no34_de_23_de_outubro_de_2008_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/943/par_-_altera_o__1o_do_art._342_inclui_no_art._343_os_incisos_v_vi_vii_e_viii_e_altera_o__1o_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1079/proposta_de_alteracao_da_resolucao_no_034.2008.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1174/pr_cetic.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/pr_tribuna_imprensa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1658/regimento_interno_cangucu_-_versao_01_1_1_1.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/797/decreto_legislativo_maicon_felipe_cortez_dos_santos.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/857/dl_-_placa_de_reconhecimento_brigada.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/982/comenda_joaquim_teixeira_nunes_para_ctg_tropeiros_da_amizade.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/992/dl_-_merito_esportivo_e_lazer_-_jesus_pereira__marcelo_peligrinote.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1022/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1023/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1024/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1025/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1026/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1057/pdl_-_concede_titulo_de_cidadao_honorario_para_-_geovane_klipel.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1060/dl_-_comenda_anita_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1080/comenda_anita_garibaldi-_jane_guerra.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1081/comenda_anita_garibaldi-_geisa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1082/comenda_anita_garibaldi-_karine.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1083/titulo_cidadao_emerito_-ten_zanetti.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1084/rogerio_goncalves_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1087/fernando__britto_matias.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1088/cidadao_cangucuense_marcelino_santos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1089/cidadao_cangucuense_juliano_santos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1112/placa_de_reconhecimento_quilombo.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1123/3005_titulo_merito_empresarial_-_fazenda_serra_dos_tapes.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1125/comenda_anita_garibaldi_-_rosane.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1126/comenda_anita_garibaldi_-_iza.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1127/decreto_legislativo_joziane_scalione_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1135/0106_titulo_merito_empresarial_-_verde_louro.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1153/1106placa_de_homenagem_-_escola_feliciano.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1176/2006_comenda_anita_garibaldi_-_izabel.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1177/2306_comenda_joaquim_teixeira_nunes_-_alex_e_eduarda.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1178/2006_comenda_anita_garibaldi_-_janete.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1179/2006_comenda_anita_garibaldi_-_fernanda.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/2906_titulo_merito_empresarial_-_fazenda_taruma_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/comenda_osmar_krause_paragdf_bauernkreis_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/concede_comenda_osmar_krause_para_museu.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/pdl_-_concede_a_comenda_merito_cultural_para_grupo_de_dancas_folcloricas_bauernkreis.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/placa_ser_crianca.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/comenda_osmar_krause_para_giales_rai.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/pdl_-_concede_comenda_merito_empresarial_e_industrial_de_cangucu_para_auto_pecas_darci.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/1307_placa_de_homenagem_-_mara.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/1307_placa_de_homenagem_-_ney.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/dl_-_placa_de_reconhecimento_aderlei_tessmer.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/dl_-_placa_de_reconhecimento_fabio_volmir.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/dl_-_placa_de_reconhecimento_silvino_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/dl_-_placa_de_reconhecimento_marco.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/brasao.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/3107_titulo_merito_empresarial_-_acican.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/3107_titulo_merito_empresarial_-_jaques_oliveira.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/titulo_merito_empresarial_-mega_arte.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/comenda_merito_esportivo-luiz_carlos_alves.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/0708_titulo_merito_em_saude_-_alex.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/1707_titulo_merito_inprensa_-_luiz_guilherme.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/1707_titulo_merito_inprensa_-_liberdade.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/1707_titulo_merito_inprensa_-_cangucu_fm.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/comenda_banda_vibrasom.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/brasao_comunidade_catolica.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/placa_invernada_adulta.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/comenda_kerb_fm_879.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/placa_ctg_sinuelo_coord.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/pdl_-_concede_titulo_de_cidadao_honorario_para_-_renato_cougo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/placa_prof_marcia.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/pdl_-_concede_titulo_de_cidadao_honorario_para_jary_certo_assinado_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/dl_-_titulo_de_cidadao_cangucuense_para_cleusa_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/1309_titulo_merito_em_saude_-_dra_amanda.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/pdl_-_da_insignia_jovem_destaque_para_kristhiny_drawanz_zarnott.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/06-10_projeto_de_decreto_legislativo_loja_colombo_cangucu.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/0610__placa_-_janete_e_toninho.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/comenda_joaquim_teixeira_nunes_cavalgada_solidaria.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/dl_-_comenda_idoso_em_acao_para_maria_luisa_borges_de_borges_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/dl_-_titulo_de_cidadao_cangucuense_para_gilmar_danda_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/decreto_legislativo_merito_esportivo_3_de_out.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/decreto_legislativo_titulo_de_cidadao_cangucuense.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/18-10_projeto_de_decreto_legislativo_cidadao_emerito_ireno.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/23-_10_projeto_de_decreto_legislativo_brasao_do_municipio_sindicato.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/24-_10_projeto_de_decreto_legislativo_brasao_do_municipio_sindicato_dos_trabalhadores_agricultores_de_cangucu.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/comenda_mulher_cidada_cangucuense_-_caroline_torres_hoffmann.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/comenda_mulher_cidada_cangucuense_-_luiza_helena.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/pdl_comenda_mine__maria_beatriz_duarte_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/pdl_comenda_mine_hanilto_pereira.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pdl_-_concede_brasao_do_municipio_de_cangucu_para_cerealista_bahr.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1582/placa_rotary.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1585/comenda_mulher_cidada_cangucuense_-_marcia_duarte.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1586/comenda_mulher_cidada_cangucuense_-_olanda_krolow.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1595/1307_placa_de_homenagem_-_ney.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1596/1307_placa_de_homenagem_-_mara.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1612/2711_comenda_joaquim_teixeira_nunes_-_alunos_apae.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1616/dl_-_titulo_de_cidadao_emerito.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1654/decreto_legislativo_titulo_de_cidadao_cangucuense.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/licenca_luciano.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/750/1101_-_audiencia_publica_-_cooesc.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_no_1.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_no_2.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_patrolamento_arroio_da_divisa.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/758/requerimento_patrolamento_corredor_do_guara.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_travessas_i_ii.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_patrolamento_corredor_dos_pessegueiros.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_patrolamento_estrada_do_bica.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_patrolamento_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_patrolamento_santa_clara.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/764/requerimento_patrolamento_venda_da_lagoa.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/772/31-01_-_requerimento_patrolamento_corredor_dos_dutras_1_coxilha_dos_amaral..docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/773/3101_-_requerimento_corredor_a_direita_da_associacao_da_coxilha_dos_amaral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/775/requerimento_no_3.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/782/requerimento_manutencao_ponte.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/783/requerimento_patrolamento_corredor_do_salso.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/784/requerimento_patrolamento_corredor_da_tuna.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/785/requerimento_no_4.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/786/requerimento_corredor_dos_rediess.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_rua_adolfo_balz.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/788/solidez.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/789/ponte_cangucu_velho.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/790/06-02-requerimento_corredor_viveiro_calendo_coxilha_dos_amaral_1.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/791/06-02-requerimento_corredor_lagoa_do_junco.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_no_5.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_rua_angelo_grana.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/801/requerimento_no_6.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/804/rua_conde_de_poa.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/805/solicitacao_de_pintura_e_sinalizacao_no_trevo_mercado_atacadao_do_povao_da_ers_265_que_da_acesso_a_cidade_de_cangucu..docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/806/alto_da_tuna.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/807/sinalizacao_iluminacao_e_pintura__no_trevo_na_lacerda_que_vai_para_piratini_e_no_trevo_da_subestacao_na_br_392..docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_patrolamento_presidio.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_patrolamento_rincao_do_sao_joao.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_corredor_dos_nunes.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_no_7.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/816/requerimento_no_8.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/817/rincao_dos_rossales.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/824/pracinha_escola_fimina.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/826/pracinha_escola_fimina.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/827/ponte_vila_fonseca.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/830/requerimento_pracinha.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/832/17-02_requerimento_bueiro_vila_nova.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/835/patrolamento_e_encascalhamento_passando_a_ponte_do_cerro_da_boneca_em_direcao_a_coxilha_dos_cavalheiros..docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/837/conserto_de_bueiro_em_direcao_a_escola_municipal_carlos_moreira_no_cangucu_velho_na_primeira_entrada_a_esquerda._conforme_mapa_em_anexo..docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_no_9.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/839/patrolamento_e_encascalhamento_com_urgencia_na_estrada_da_vila_silva_em_direcao_ao_farrapo_e_sai_na_estrada_de_piratini..docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/840/patrolamento_e_encascalhamento_na_estrada_taruma_passando_o_luiz_scalhione_em_direcao_a_estrada_do_passo_do_canto..docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/841/patrolamento_e_encascalhamento_na_estrada_do_alto_da_tuna_na_cancha_do_naldinho_saindo_nas_placas_na_estrada_piratini..docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/842/manutencao_com_urgencia_da_ponte_no_travessao_na_coxilha_dos_cavalheiro_em_direcao_ao_passo_dos_oliveira_que_sai_no_alejadinho..docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/843/nulidade_da_votacao.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_ponte_passo_da_carreta.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_patrolamento_corredor_das_placas.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_patrolamento_corredor_do_maia.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_patrolamento_corredor_do_carabina.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_patrolamento_do_corredor_da_venda_da_lagoa.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_patrolamento_rincao_do_guara.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/851/27-02_requerimento_bueiro_iguatemi_2_amilton_bubolz.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/852/2402_requerimento_-_diarias_servidores.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/855/audiencia_publica_dia_da_mulher.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento-_manifestacao_popular.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/861/2802_-_oficio_002-_comando_militar_do_sul.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/866/01-03_requerimento_corredor_do_salso_1_distrito.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_baixada_do_rodeio.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_manutencao_ponte_passo_dos_ribeiros.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/870/envio_de_correspondencia_coesc.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/878/envio_de_correspondencia_-_corsan.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/883/0203_requerimento_-_convocacao_controle_interno.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/888/01-03_requerimento_corredor_do_salso_1_distrito.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_corredor_do_budume.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/892/08-03_requerimento_desvio_do_pedagio.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_corredor_vila_esperanca.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_-_patrolamento_chacara_dos_bugres.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/900/envio_de_correspondencia_corsan.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/908/2023_03_14_estrada_coxilha_cavalheiros.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/909/2023_03_14__estrada_coxilha_cunhas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_baixada_do_rodeio_16.03.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/930/instalacao_de_bueiro_no_corredor_alto_alegre_entrando_ao_lado_da_comunidade_sao_mateus..docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/931/patrolamento_e_encascalhamento_na_estrada_principal_e_corredores_entrando_no_herval_na_casa_do_beto_multimarcas__em_direcao_a_solidez..docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/933/1703_requerimento_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/935/20-03_requerimento_corredor_sr._ingo_venzke.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_-_patrolamento_da_santa_barbara.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_calcada.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_corredor_dos_quintanas.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/939/patrolamento_e_encascalhamento_passo_do_irara_na_sanga_funda_entrada_do_renato_ao_lado_da_residencia_do_jaime..docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_luminarias.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_luminarias.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_ponte_florida.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/956/encascalhamento_na_estrada_do_arvorito._fotos_em_anexo..docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/957/concerto_da_ponte_um_urgencia_corredor_buchweitz_perto_da_residencia_do_senhor_cedeni_ferreira..docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/959/patrolamento_e_encascalhamento_no_corredor_na_do_loredano_na_estrada_de_piratini_na_lacerda_saindo_no_cerro_da_boneca..docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/960/patrolamento_e_encascalhamento_no_corredor_do_miquita_proximo_ao_centro_comunitario_do_faxinal..docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_posto_branco.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_nova_goncalves_2_-_campo_do_alianca.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/964/requerimento_nova_goncalves_-_peruquinha.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_nova_goncalves_3_-_estrada_principal.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_para_instalacao_de_abrigo_de_onibus.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_boeiro.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_ponte_gloria.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_ponte_travessao.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_corredor_dos_ferreiras_4o_distrito.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_corredor_dos_ferreiras_4o_distrito_-__ponte.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/977/requerimento_materiais.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/978/requerimento_ponte_florida.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_no_10.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/986/manutencao_ou_reposicao_e_colocacao_de_lampada_e_acessorios_no_corredor_coxilha_dos_cunhas_que_sai_no_remanso__proximo_dario_couto..docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/987/construcao_de_abrigo_no_corredor_entrando_antiga_padaria_mercedita_no_alto_alegre.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/988/limpeza_em_terreno_na_rua_general_paranhos_bairro_uruguaiao_lado_da_casa_numero_346..docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/989/encascalhamento_na_estrada_principal_da_vila_silva_em_frente_a_residencia_do_senhor_lindolfo_ludwig..docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/993/1104_-_audiencia_publica_-_seguranca_escolas.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_corredor_santa_maria.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_manutencao_rua.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_no_11.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1003/encascalhamento_na_estrada_principal_do_passo_do_canto_entrando_na_br_392_ate_estrada_do_arvorito_3_distrito..docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1004/brn30055c9aeaa3_052543.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1005/brn30055c9aeaa3_052542.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1006/envio_de_correspondencia_coesc_mes_de_marco.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1008/1704_-_indicacao_portao_geraldo_telesca.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_aterro.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_ponte_coxilha_cavalheiros.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_ponte_renato_voigt.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_ponte_rincao_dos_maia.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1027/req._ponte_taquaral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1028/req._conserto_de_cadeira_profissional_odontologa_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1029/req._abrigo_de_onibus_florida.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_no_13.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1034/02-05_requerimento_corredor_dos_domingues.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1035/02-05_requerimento_voto_de_congratulacoes_osvaldir.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1040/requerimento_no_14.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1041/requerimento_cascalhamento_sao_joao.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1045/requerimento_no_15.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1066/2023_05_10_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_patrolamento_rincao_dos_rossales.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_no_16.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_no_17.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1097/2023_06_06_audiencia_publica_ipe.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_cascalhamento_fazenda.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_patrolamento_cox_dos_pereira.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_no_19.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_no_18.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_manutencao_ponte_passo_do_atalho.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1122/2505requerimento_-_parada_de_onibus_cooesc.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1131/30-05_requerimento_voto_de_congratulacoes_demetrio.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1134/requerimento_patrolamento_estrada_fortaleza.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1139/manutencao_banheiros_da_praca.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1141/0606_requerimento_-_parada_de_onibus_ecosul.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1152/2023_06_13_requerimento_ponte_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_no_20.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1165/requerimento_no_21.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_no_22.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1167/2006_requerimento_-_farmacia_prefeitura.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_de_recolhimento_de_carros_velhos.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_patrolamento_sta_clara.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_manutencao_boeiro_sta_clara.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1173/22-06_requerimento_colocacao_de_quebra-molas_na_exercito_nacional.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1175/requerimento_no_23.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1181/26-06_requerimento_restauracao_de_duas_pontes_no_herval_2.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/2023_06_26_requerimento_estrada_ass._perseverantes_na_luta.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/patrolamento_e_encascalhamento_do_corredor_dos_felscher_que_liga_coxilha_dos_cavalheiros_a_estrada_de_piratini.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/30-06_requerimento_corredor_dos_domingues.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/patrolamento_e_encascalhamento_com_urgencia_na_estrada_da_solidez_renato_wachholz_em_direcao_a_estrada_da_chacara_dos_bugres..docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/patrolamento_e_encascalhamento_com_urgencia_na_estrada_principal_do_herval_chacara_dos_bugres_e_iguatemi..docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/requerimento_-_audiencia_publica_causa_animal_e_o_controle_populacional_de_caes_e_gatos_em_cangucu.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/documento_cbn.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_patrolamento_e_des._07.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/10-07_requerimento_suspeicao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/requerimento_patrolamento_arvorito_e_passo_do_canto.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/2023_07_13_requerimento_erosao_sanga_rua_madre_manoela_simoes.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/requerimento_-_envio_de_correspondencia_-_permanencia_do_programa_de_escolas_civico-militares_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/oficio_circular_n_01-23_-_manifestacao_em_apoio_a_permanencia_do_programa_de_escolas_civico-militares_28pecim29_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/solicitacao_de_pintura_e_sinalizacao_no_trevo_mercado_atacadao_do_povao_da_ers_265_que_da_acesso_a_cidade_de_cangucu._1.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/manutencao_da_calcada_na_praca_central_francisco_carlos_dos_santos..docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/colocacao_de_uma_tampa_inteira_na_boca_de_lobo_na_rua_joao_goularte_com_clovis_rocha_moreira..docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/requerimento_no_25.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/abertura_alargamento_da_estrada_na_ceramica_aldrighi_na_capela_sao_jose_ares_alegre_em_direcao_a_br392..docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/requerimento_patrolamento_genilho_travessao.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/requerimento_no_26.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/requerimento_no_27.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/requerimento_ponte_cox_dos_cunhas.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/requerimento_cascalhamento_salso.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/requerimento_patrolamento_principal_santa_clara.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/patrolamento_e_encascalhamento_com_urgencia_na_rua_almirante_barroso_esquina_com_a_rua_franklin_moreira._foto_em_anexo.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/requerimento_patrolamento_serro_da_boneca.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/requerimento_de_bueiro.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/requerimento_no_27.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/viabilizar_a_instalacao_de_bueiros_proximo_armazem_maier_na_localidade_alto_do_vime._foto_em_anexo..docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/08-08_requerimento_estrada_da_coxilha_dos_amaral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/08-08_requerimento_restauracao_de_duas_pontes_no_herval_2.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/0808_requerimento_-_ilum._publica_ibra.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/0808_requerimento_-_ilum._publica_col._palma.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/usuario_ponte_sucam.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/2023_08_08_requerimento_rua_vila_isabel.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/requerimento.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/requerimento_-_corredor_dos_domingues.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/requerimento_-_corredor_do_pedro_bemeke.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/requerimento_-_praca_vila_izabel.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/requerimento_-_praca_vila_izabel_calcada.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/1708_requerimento_-_ilum._publica_posto_branco.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/req._de_convocacao_sec._de_saude.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/requerimento_no_29.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_no_30.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/requerimento_no_31.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/23-08_requerimento_estrada_da_gloria.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/requerimento_assistente_social_adair.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/requerimento_assistente_social_milena.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/2808_requerimento_-_vila_nova.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/2808_requerimento_-_corredor_herval.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/patrolamento_da_coxilha_dos_pereira.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/patrolamento_corredor_da_florida_aldemar_bandeira.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/28-08_requerimento_manutencao_do_calcamento_rua_joao_goulart.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/28-08_requerimento_parada_de_onibus.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/requerimento_manutencao_ponte_vila_silva.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/2908_pedido_de_providencias_-_bica.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/requerimento_-_copia_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/requerimento_-_copia_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/requerimento_patrolamento_vila_silva.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/onstrucao_de_abrigo_de_onibus_antes_do_cemiterio_dos_gularte_na_br_471..docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/concerto_da_ponte_um_urgencia_corredor_dos_simoes_passando_a_comunidade_sao_lourenco_que_sai_na_coxilha_das_flores..docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/concerto_de_tres_pontes_um_urgencia_na_localidade_do_rincao_dos_maias..docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/28-08_requerimento__manutencao_de_pontes_e_estradas_colheita_do_pessego.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/requerimento_no_32.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/patrolamento_corredor_dos_barbosa.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/corredor_dos_barbosa.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/0409_votos_de_congrat.-_destilaria_alto_da_cruz.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/0409_requerimento_-_linha_cox._das_flores.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/1009_-_audiencia_publica_-_ceeeequatorial.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/abertura_alargamento_da_estrada_na_ceramica_aldrighi_na_capela_sao_jose_ares_alegre_em_direcao_a_br392..docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/atrolamento_e_encascalhamento_com_urgencia_na_rua_ao_lado_da_oficina_do_paulinho_na_rotula_do_chafariz._anexo_decisao_da_justica.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/1409_requerimento_-_carga_e_descarga.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/envio_de_correspondencia_agencia_nacional_de_energia_eletrica_aneel_-_servicos_da_ceee-equatorial_1.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_-_indicacao_-_homenagem_e_reconhecimento_medalha_anjo_dos_vales_assinado.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/requerimento_no_33.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/requerimento_patrolamento_boeiro_faxinal_pantanoso.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/22-09_requerimento_colocacao_de_bracos_com_lampadas_rua_edgar_werli.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/2023_09_22_requerimento_estrada_vila_silva.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/2023_09_22_requerimento__implantacao_faixa_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/1909_requerimento_-_carga_e_descarga_correios.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimentrepasse.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/desintupimento_de_bueiro_no_corredor_do_primavera.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/requerimento_-_audiencia_publica_para_tratar_sobre_o_transito_e_o_sistema_de_estacionamento_rotativo_em_cangucu.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/escola_joao_de_deus.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/oficio_sec_de_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/02-10_requerimento_patrolamento_na_estrada_do_ares_alegre.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/2023_10_02_requerimento_estrada_armada.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/2023_10_02_requerimento_rua_pedreira.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/patrolamento_estrada_fortaleza.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_manutencao_rua_conde_porto_alegre.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento_troca_de_luminarias_03.10.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/requerimento_patrolamento_03.10.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/requerimento_manutencao_ponte_salso_remanso.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/requerimento_manutencao_bubolz.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_cascalhamento_posto_branco.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_boeiro_cerro_grande.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/ecosul_-_trevo_de_acesso_a_vila_fonseca.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/requerimento_no_34.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/requerimento_no_35.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/requerimento_no_36.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/18-10_requerimento_manutencao_e_instalacao_bracos_com_lampadas.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/requerimento_no_37.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/2023_10_23_requerimento_estrada_renascer.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/viabilizar_a_instalacao_de_um_novo_portao_na_escola_municipal_joaquim_nabuco..docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/2023_10_24_requerimento_estrada_coxilha_dos_cunhas.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/2023_10_24_requerimento_estrada_coxilha_dos_cavalheiros.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/2023_10_24_requerimento_estrada_vila_silva.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_boeiro_1_1.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/2023_10_27_requerimento_estrada_rincao_dos_cravos.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/3010_requerimento_-_corredor_dos_blanck.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_39.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_40.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_41.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_42.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_43.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_44.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_45.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_46.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_47.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_48.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_49.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_50.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_51.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_52.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_53.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_revisao_manutencao.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_cascalhamento_posto_branco.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_patrolamento_estrada_faxinal.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_patrolamento_cox_dos_cavalheiros.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_patrolamento_corredor_helwig.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_patrolamento_estrada_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pedido_de_prov._ao_prefeito_-_abertura_da_rua_dercidio_quevedo.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_54.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_55.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_56.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_57.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_58.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_59.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_60.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_61.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_62.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/1011_requerimento_-_arvores_vila_do_ceu.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1548/requerimento_no_63.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_cascalhamento_sao_joao.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1587/2023_11_27_requerimento_estrada_faxinal.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1591/20-11_requerimento_patrolamento_estrada_do_quilombo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1608/requerimento_boeiro_pedreira.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1609/requerimento_patrolamento_estrada_pedreira.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1610/requerimento_patrolamento_passo_dos_alvez.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1611/requerimento_assistente_social.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1614/construcao_de_calcada_ou_delimitacao_com_meio-fio_no_trevo_da_br_392_na_no_bairro_fonseca_ate_a_escola_municipal_de_educacao_infantil_santa_clara_de_assis..docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1615/requerimento_luciano_passa_dia_esportivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1619/requerimento_manutencao_ponte_cangucu_velho.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1625/2023_11_29_requerimento_coxilha_do_fogo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1626/requerimento_cascalhamento_travessao.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1630/pedido_de_votacao_mensagem_153.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1632/0112_requerimento_-_quebra_molas_rua_conrado_bento.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1636/informacao_no_16.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_cascalhamento_salso.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_cascalhamento_remanso.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_abertura_de_desaguadores.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1640/2023_12_05_requerimento_manutencao_ponte_arroio_sapato.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1641/0512_requerimento_-_farmacia_prefeitura_novo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1642/0512_requerimento_-_testes_de_covid.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_64.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1660/patrolamento_rua_silvio_duarte_ass.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1662/requerimento_redutor_de_velocidade_ass.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1670/2023_12_18_requerimento_estrada_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1671/2023_12_18_requerimento_estrada_rincao_dos_cravos.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1672/18-12_requerimento_patrolamento_estrada_do_potreiro_grande.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_no_65.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1697/requerimento_no_66.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1699/19-12_requerimento_patrolamento_estrada_do_rincao_dos_marques.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1700/19-12_requerimento_patrolamento_estrada_do_passo_dos_alves.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1703/arvorito.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1705/almeida.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1706/tatinha.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1707/coxilha_dos_pereira.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1708/arroio_da_divisa.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1709/rincao_rossales.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1710/rincao_do_guara.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1711/rincao_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1712/scaglione.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1713/passo_do_canto.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1714/serra_dos_nunes.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1715/helwig.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1716/serra_dos_gomes.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1717/costa_do_bica.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1718/born.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1719/requerimento_no_67.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1725/requerimento_patrolamento_quintana.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1726/requerimento_patrolamento_salso.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1727/requerimento_patrolamento_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_patrolamento_cox_dos_cavalheiros.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1729/requerimento_patrolamento_remanso.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1730/requerimento_patrolamento_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1731/requerimento_patrolamento_piegas.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_patrolamento_cox_dos_cunhas.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1733/requerimento_patrolamento_chacrinha.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1734/requerimento_patrolamento_elton_centeno__remanso.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/831/pedido_de_indicacao_luciano_original_1.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_rua_coberta.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/882/0203_-_indicacao_cobranca_hora_maquina.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_sala_do_cadastro_unico_1.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/928/indicacao_de_praca_na_rua_jeus_do_amaral_com_mauricio_de_vargas.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/981/indicacao_abrigo_no_faxina_br_392.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1056/0405_-_indicacao_oculos_orcam_myeye.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_marcia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1114/0405_-indicacao_marcelo.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1124/2605_-_indicacao_internet_saude.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1133/0405_-indicacao_carlos_moreira.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_patrona_dos_festejos_farroupilhas_2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1164/0405_-indicacao_amprotabaco_assinado.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1168/2006_-_indicacao_bicicletatio_ginasio.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/pedido_de_indicacao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_termo_de_cooperacao.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/suprime_letra_d_-_indicacao_2.docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/indico__a_disponibilizacao_para_a_populacao_de_internet_via_wi-fi_no_hospital_de_caridade_de_cangucu..docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_terrenos_1.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_luciano.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_-_veiculo_oficial_que_sera_destinado_a_apae_seja_destinado_ao_transporte_de_criancas_tanto_da_cidade_como_do_interior_do_municipio.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_-_solicitando_a_criacao_de_um_projeto_de_lei_que_autoriza_o_executivo_municipal_a_realizar_a_devolucao_de_terrenos.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/1409_-_indicacao_aux_gas_municipal.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/2409_-_indicacao_100milcamara.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/29-09_requerimento.indicacao_faixa_de_pedestres_cel_genes_bento.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_-_indicacao_de_instalacao_de_fraldarios_em_predios_publicos2c_bem_como_no_ginasio_de_esportes_conrado_ernani_bento._assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_ciclovia.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_adesivo_xo_febre.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/777/mocao_coracao_divino.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/815/mocao_luis_roberto_soares.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/859/mocao_itarare.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/864/mocao_de_louvor_cangucuense_municipal.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/865/mocao_de_louvor_america.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/876/mocao_1.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/893/mocao_de_repudio_-_ao_decreto_no_11.366_de_1o_de_janeiro_de_2023.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/910/trem_bala.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/911/racing_digital_divino_sabor.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/912/mocao_familia_schwartz.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/913/jader.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/915/racing_digital_net.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/923/1603_mocao_de_louvor_-_casa_da_lavoura.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/932/1903_mocao_de_louvor_-_igor_e_tales_louzada.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/934/mocao_de_louvor_pronto_fecars.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/945/2023_03_21_mocao_apoio_professores.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/952/mocao_de_louvor_hcc.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/979/mocao_de_louvor_escolinha_villareall.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1000/mocao_de_apoio_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1010/mocao_de_apoio_-_comissao_parlamentar_mista_de_inquerito_cpmi.docx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1015/2023_03_21_mocao_apoio_pl_1669-2019.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_de_louvor_para_jader_krolow.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1039/mocao_de_repudio_-_projeto_de_lei_n._2630-2020_pl_das_fake_news_conhecido_como_pl_da_censura.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1054/0704_mocao_de_louvor_-_izabella_correa.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1077/brn30055c9aeaa3_052781.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1078/brn30055c9aeaa3_052782.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1086/mocao_de_louvor_alan_lopes.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1100/mocao_de_louvor_-_silvio_venzke_neutzling_-_terra_brasil.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1102/2305_mocao_de_louvor_-_wesley_correa.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1103/2305_mocao_de_louvor_-_andreia_fonseca.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1128/mocao_juliana_wickboldt.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1136/mocao_de_repudio.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1140/mocao_de_apoio_-_a_jornalista_delis_ortiz.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1143/2023_06_07_mocao_repudio_ipe_saude.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1151/mocao_de_louvor_-_paulo_adao_silva_da_silva_-_pato.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1155/1606_mocao_de_apoio_-_fumo-_apoio_fumicultores.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1156/mocao_hamilton.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1157/mocao_marta_couto.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1158/mocao_iara.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1163/1606_mocao_de_louvor_-_escola_geraldo_telesca.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/mocao_de_louvor_-_diego_casarin_ferreira_-_diegao.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/mocao_de_louvor_-_posto_de_combustivel_otto.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/mocao_marta_couto.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/mocao_de_louvor_lucas_blaass.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/mocao_de_louvor_falcao_velocross.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/mocao_de_repudio_-_encerramento_do_programa_de_escolas_civico-militares_28pecim29._assinado.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/mocao_de_louvor_marco_aurelio.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/mocao_de_louvor_silvino_aderlei_fabio.docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/mocao_de_louvor_rodrigo_miranda_proerd.docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/mocao_de_louvor_eduardo_bolzan_de_morais.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_de_louvor_francisco_andrade_de_moura.docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/mocao.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/mocao_de_louvor_ao_time_familia_schwartz.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/23-08_mocao_de_louvor_dr._thales_defensor_publico.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/2023_08_25_mocao_apoio_campus_ifsul.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/28-08_mocao_de_louvor_e.c_benfica.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/28-08_mocao_de_louvor_camaroes_fc.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/28-08_mocao_de_louvor_google_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/mocao_de_louvor_ao_time_rosario.docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/mocao_de_louvor__samuel_rutz.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/mocao_de_louvor_mateus_ribeiro_camargo.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_louvor_sheila_lopes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/departamento_esportivo_da_comunidade_sao_joao_de_cangucu_velho..docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/mocao_contra_o_aborto.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/mocao_de_louvor_izabela.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/mocao_de_louvor_-_charles_busker_1.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/mocao_de_apoio_programa_pro_hospitais_1.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/mocao_contra_o_aborto.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/mocao_2.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/mocao_de_louvor_-_antonio_carlos_da_silveira_rodrigues_toninho.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/modelo_padrao_-_mocao_de_apoio_defensoria.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/modelo_padrao_-_mocao_de_apoio_defensoria_1.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/mocao_pedro.docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/mocao_defensoria.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/mocao_de_apoio_aprovado_fase.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/23-10_mocao_de_louvor_para_airton_mota_de_mota.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/2023_10_23_mocao_apoio_lei_classificacao_tabaco_no_galpao.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/mocao_de_louvor_gelismar_ildo.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_de_repudio_as_declaracoes_da_deputada_estadual_luciana_genro.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/mocao_para_bibiana_matos.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/mocao_para_livia_lucardo.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/mocao_de_louvor_cerealista_schellin_ildo.docx" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/mocao_de_louvor_dms_ildo.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/mocao.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/mocao_de_louvor_p_comunidade_luterana_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1544/mocao_de_louvor_grupo_de_danca_raizes_do_afro_e_afrobellas.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/mocao_de_louvor_coesc.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/mocao_de_louvor_projeto_juntos.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1547/mocao_de_louvor_sitio_novo_mato.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1549/mocao_3.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1564/mocao_de_louvor_escola_acordes.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1583/mocao_de_repudio.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1584/mocao_de_louvor_juarele_ildo..docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1588/mocao_de_louvor_ladeira_ildo..docx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1603/mocao_professora.docx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1604/mocao_kamily..docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1605/mocao_raquely.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1618/mocao_de_louvor_-_vagner_borges.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1624/mocao_de_louvor_para__enart.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1629/mocao_de_apoio_pl5494.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1655/mocao_de_r._assembleia.docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1656/mocao__r._azonasul.docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1659/mocao_de_repudio_no_103.2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1720/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1723/mocao_sandro.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1724/mocao_diretores.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1736/mocao_apoio_reposicao_inflacao.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/808/emenda_pelo_01-23.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/867/emenda.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/921/1603_emenda_supresiva_plc03.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/922/1603_emenda_aditiva_plc03.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1147/emenda_pr_03.2023.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1550/emenda_futebol.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1551/emenda_lar_de_idoso.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1552/emenda_fecars.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1553/emenda_cooesc.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1554/emenda_lar_de_idoso_saude.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1556/emenda_aditiva_ao_plo_138.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1558/emenda_1_capacitacao_agropecuaria.docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/emenda_2_entidades_esportivas.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1560/emenda_3_entidades_tradicionalistas.docx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1562/emenda_ldo_adilson.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1563/emenda_ldo_elaine.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1569/emenda_17.2023_marcelo_maron_e_iasmin_roloff.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1570/ldo_2023_-_reforma_postos_de_saude.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1571/ldo_2023_-_iluminacao_publica_beto_sa.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1572/ldo_2023_-_damas_de_caridade.docx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1573/ldo_2023_-_cont._medico_pediatra_24hs.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1574/ldo_2023_-_dia_da_consciencia_negra.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1575/ldo_2023_-_atividades_culturais.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1576/ldo_2023_-_cooesc.docx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1577/ldo_2023_-_abertura_de_pocos_e_bebedouros.docx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1578/ldo_2023_-_a._social_-_cadeiras_muletas_andadores.docx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1579/ldo_2023_-_a._social_-_mat._construcao.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1580/ldo_2023_-_lar_de_idosos.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1581/emenda_29.2023_leandro_ehlert.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1568/emenda.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1657/emenda_modificativa._ccj_-_plo_152.2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1673/emenda_supressiva_plo1562023.docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1676/loa_2023_-_cooesc.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1677/emenda_impositiva_individual_-_apae.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1678/emenda_impositiva_individual_-_lar_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1679/emenda_futebol.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1680/emenda_lar_de_idoso_1.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1681/emenda_fecars.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1682/emenda_lar_de_idoso_saude.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1683/emenda_cooesc.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1684/loa2023_-_a._social_-_cadeiras_muletas_andadores.docx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1685/loa_2023_-_reforma_postos_de_saude.docx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1686/loa_2023_-_iluminacao_publica_beto_sa.docx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1687/loa_2023_-_dia_da_consciencia_negra.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1688/ldo_2023_-_cont._medico_pediatra_24hs.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1689/ldo_2023_-_atividades_culturais.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1690/loa_2023_-_abertura_de_pocos_e_bebedouros.docx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1691/loa_2023_-_a._social_-_mat._construcao.docx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1692/loa_2023_-_damas_de_caridade.docx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1693/loa_2023_-_lar_de_idosos.docx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1694/emenda_autorizativa.docx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1695/digitalizar_2020_09_15_00_24_05_022_1.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1702/emenda_-_aditiva_2.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1735/emenda_modificativa_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/769/1101_pedido_de_informacao_-_esgoto_proximo_a_represa.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/770/0201_pedido_de_informacao_-_lista_ccs_e_estagiarios.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/776/informacao_no_1.docx" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/780/0102_-_pedido_de_informacao_-_caminhoes_pipa.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/781/0102_-_pedido_de_informacao_-_escolas-turno-unico.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/794/pedido_de_informacao_rua_antonio_coutinho.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/795/pedido_de_informacao_oraci_sms_2_-_pontos.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/796/pedido_de_informacao_oraci_ambulancia.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/802/informacao_no_2.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/820/cooesc.docx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/822/concurso_publico.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/823/corpo_de_bombeiros.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/825/cristo_rei.docx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/829/informacoes__acerca_das_ferias_dos_funcionarios..docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/836/ponte_na_vila_fonseca.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/850/pedido_de_informacoes_pocos.docx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/854/2402_pedido_de_informacao_-_camara_-_ausencias.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/862/ped._informacao.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/871/calcamento_comecando_depois_da_ponte_na_avenida_21_de_abril_em_direcao_a_rua_sete_de_setembro_br_392..docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/873/pedido_de_informacao_para_saude_1.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/874/pedido_de_informacao_para_saude_2.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/875/pedido_de_informacao_para_saude_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/877/informacao_no_4.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/879/informacao_no_3.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/881/0203_-_pedido_de_informacao_-_carros_oficina.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/896/comeco_das_aulas.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/898/pedido_de_informacao_unidades_de_saude_do_interior.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/903/informacoes_acerca_a_lei_estradas_limpeza.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/904/conferencia_de_saude.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/905/cirurgia_toracica.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/907/2023_03_14_calcamento__rua_angelo_garcia.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/914/materno_infantil.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/918/requer-se_informacoes_a_respeito_cirurgias_eletivas..docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/920/dados_atendimento_na_vara_domestica_forum.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/942/informacao_no_5.docx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/962/2703_-_pedido_de_informacao_-_dudu-_controle_interno.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/965/pedido_de_informacao_dentista.docx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/974/2803_pedido_de_informacao_-_micro_arambare.docx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/991/informacao_no_6.docx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/995/requer-se_informacoes_de_contratacao_de_auxiliares_com_a_associacao_educacional_cultural_cangucuense_para_atender_as_demandas_de_alunos_especiais..docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1007/pad.docx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1009/1704_pedido_de_informacao_-_professores_desvios.docx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1011/2023_04_18_pedido_informacao_campeonato_municipal_futsal.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1018/pedido_de_informacao_19-04.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1032/informacao_no_7.docx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1036/02-05_pedido_de_informacoes_ecosul.docx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1044/diaria_motoristas.docx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1046/0405_pedido_de_informacao_-_maquinas_terceirizadas.docx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1047/0405_pedido_de_informacao_-_pavimentacao_santuario_e_posto_branco.docx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1048/0405_pedido_de_informacao_-_caminhao_prancha.docx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1049/0405_pedido_de_informacao_-_casa_da_crianca.docx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1050/0405_pedido_de_informacao_-_antigo_posto_-_vila_fonseca.docx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1051/0405_pedido_de_informacao_-_venda_de_terreno_da_prefeitura.docx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1052/0405_pedido_de_informacao_-camara_fria.docx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1053/0405_pedido_de_informacao_-_banda_aparecida.docx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1055/0405_pedido_de_informacao_-_administradores.docx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1059/pedido_de_informacao_para_saude_e_educacao.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1062/0905_pedido_de_informacao_-_corpo_de_bombeiros.docx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1063/0905_pedido_de_informacao_-_emef_henrique_germano_brockmann.docx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1064/0905_pedido_de_informacao_-_compra_de_madeira.docx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1065/0905_pedido_de_informacao_-_escola_julio_de_castilhos.docx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1067/pad_reiteracao.docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1070/repasse_coesc.docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1071/informacao_no_8.docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1075/brn30055c9aeaa3_052779.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1076/brn30055c9aeaa3_052780.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1091/pedido_de_informacao_para_centro_de_atendimento_de_vitimas_de_violencia_domestica_1.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1092/18-05_pedido_de_informacoes_fundestradas.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1093/informacao_no_9.docx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1095/programa_pavimenta_rs.docx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1096/calcamento_rua_fernando_osorio.docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1104/escola.docx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1110/prodel.docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1116/2905_-_pedido_de_informacao_-_concurso_2016.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1117/2023_05_30_pedido_informacao_conselhos_municipais.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1118/2023_05_30_pedido_informacao_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1119/2023_05_30_pedido_informacao_compra_notebooks_e_tabletes.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1120/2023_05_30_pedido_informacao_aluguel_carros_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1121/2305_pedido_de_informacao_-_estradas_rodeios_e_festas.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1142/0606_pedido_de_informacao_-_protocolo_ariovando.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1144/2023_06_07_pedido_informacao_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1145/2023_06_07_pedido_informacao_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1150/oficio_17.docx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/3006_pedido_de_informacao_-_camara_fria2.docx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/3006_pedido_de_informacao_-_cestas_basicas_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/2023_07_03_pedido_informacao_2__compra_notebooks_e_tabletes.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/pedi_87.2023_-_arion_braga.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/informacao_no_10.docx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/1307_pedido_de_informacao_-_motoristas.docx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/1307_pedido_de_informacao_-_lampadas.docx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/2107_pedido_de_informacao_-_corpo_de_bombeiros2.docx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/2507_pedido_de_informacao_-_rocadeiras.docx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/pedido_de_info_ccj_doacao_terreno_.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/pad_2017-2018-2019-2020..docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/pedido_de_informacao_no_95.2023.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pedido_de_informacao_agentes_comunitarios_de_saude.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/repasse_coesc_2.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/1608_pedido_de_informacao_-_lixo_reciclavel.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/2023_08_21_pedido_informacao_bolsa_familia_e_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/informacao_no_11.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/2023_08_25_pedido_informacao_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/2908_pedido_de_informacao_-_quadra_santo_angelo.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/2908_pedido_de_informacao_-_posto_col._palma.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/2023_08_25_pedido_informacao_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/processo_administrativo_de_sindicancia.docx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/1209_pedido_de_informacao_-_contratos_lixo.docx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/2023_09_22_pedido_informacao_reajuste_salario_tecnicos_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/orcamento.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/0310_pedido_de_informacao_-_piso_enf._2.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/0310_pedido_de_informacao_-_contrato_educacao.docx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/2023_10_03_pedido_informacao_salario_tecnicos_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/informacao_no_12.docx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/informacao_no_13.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/1810_pedido_de_informacao_-_contratos_educacao_2.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1462/1810_pedido_de_informacao_-_escola_firmina.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/referente_ao_transporte_de_pacientes_transportados_para_a_cidade_de_rio_grande_no_dia_22_de_outubro_de_2023..docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/2410_pedido_de_informacao_-_prefeito_incra.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/2410_pedido_de_informacao_-_gratificacao_servidores.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/pedido_de_informacao_-_solicito_informacoes_sobre_o_nao_estabelecimento_da_lei_no_5.473-23_que_versa_sobre_o_plantao_veterinario.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/informacao_no_14.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/3010_pedido_de_informacao_-_contratos_tercerizadas.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/0111_pedido_de_informacao_-_divida_ativa_cgu.docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/0111_pedido_de_informacao_-_quadra_carlos_soares.docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/0611_pedido_de_informacao_-_dividas_ajuizadas.docx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/0611_pedido_de_informacao_-_corpo_de_bombeiros_cgu.docx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/1011_pedido_de_informacao_-_casa_da_crianca.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/2023_11_13_pedido_informacao_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1567/pedido_de_informacoes_internet.docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1589/13_pedido_de_informacao_-_dentistas.docx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1597/21_pedido_de_informacao_-_leilao.docx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1598/21_pedido_de_informacao_-_posto_branco.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1599/21_pedido_de_informacao_-_folha_de_pagamento.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1600/21_pedido_de_informacao_-_escavadeira_hifraulica.docx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1601/21_pedido_de_informacao_-_patrola_oficina.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1602/21_pedido_de_informacao_-_patrola_pelotas.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1617/2023_11_27_pedido_informacao_pavimentacao_posto_branco.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1621/2811_pedido_de_informacao_-_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1622/2711_pedido_de_informacao_-_trator_onibus.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1623/informacao_no_15.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1631/0112_pedido_de_informacao_-_casa_da_crianca.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1634/pedido_de_informacao_palestrantes_escolas.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1643/0512_requerimento_-_contratos_tercerizadas.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1644/0512_requerimento_-_alugueis_de_predios.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1645/0512_requerimento_-_carro_adaptado_heinze.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1649/informacao_no_16.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1663/1412_pedido_de_informacao_-_posicao_icms.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1664/1412_pedido_de_informacao_-_repasses_hcc.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1665/1812_pedido_de_informacao_-_ppci_ginasio.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1666/1812_pedido_de_informacao_-_natal_serra_do_sul.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1667/1812_pedido_de_informacao_-_emenda_centro_eventos.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1668/1412_pedido_de_informacao_-_anuncio_hospital.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1669/2023_12_18_pedido_informacao__reducao_numeros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1674/1812_pedido_de_informacao_-madrid.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1698/informacao_no_17.docx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1701/pista_de_rodeio.docx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1721/1912_pedido_de_informacao_-_divida_ativa_cgu_novo.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1148/pc01.2023.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1149/brn30055c9aeaa3_053039.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/pc_03.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/812/proposta_de_emenda_a_lei_organica_no_01.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/944/pelo_-_inclui_no_art._41_da_lei_organica_do_municipio_de_cangucu_os_incisos_iv_v_vi_e_vii_e_altera_o__2o_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1349/proposta_de_emenda_a_lei_organica_no_02_corrigida.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1489/proposta_de_emenda_a_lei_organica_no_xx_numero_de_vereadores.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/749/plc_merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/779/mensagem_executiva_08.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/814/plc_alteracao_plano_de_cargos.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/980/plc_altera_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1090/revoga_e_acrescenta_paragrafos_estatuto_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1130/plo_-_inclui_paragrafo_unico_no_art._213_da_lei_municipal_no_2.239_de_11_de_marco_de_2003.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1183/mensagem_executiva_59.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1184/plc_carga-horaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1310/pl_-_altera_a_lei_municipal_no_795-82_que_dispoe_sobre_o_parcelamento_de_solo_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1445/plo_-_inclui_alinea_d_na_lei_795-82.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1613/revoga_a_lei.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1620/projeto_de_lei_complementar_codigo_de_obras.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1650/projeto_de_lei_complementar_domingos_e_feriados-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/747/mensagem_executiva_003.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/748/plo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/751/mensagem_executiva_006.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/754/mensagem_001.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/755/plo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/756/plo_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/766/2701_projeto_de_lei_-_creche-odilon.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/767/2701_projeto_de_lei_-_rua_edmar_schubert_born.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/768/1201_projeto_de_lei_-_rua_maria_lessa_coelho.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/774/projeto_de_lei_interprete_de_libras_pronto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_-_sanga_bira_3.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/798/plo_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/799/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/800/plo_3.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_de_video_monitoramento__assinar_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/818/plo_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/821/plo_-_institui_no_municipio_de_cangucu_o_programa_comunitario_calcada_inclusiva_e_da_outras_providencias_2..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/828/plo_revisao_legislativo_2023.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/833/plo_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/853/2402_projeto_de_lei_cooesc.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/858/mensagem_legislativa_-comenda_merito_em_seguranca_publica.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/860/mensagem_executiva_18.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/863/plo_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_estacionamento_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/880/plo_-_denomina_via_publica_de_nosso_municipio_de_jeronimo_formentin..doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/884/0303_projeto_de_lei_-_maria_vieira.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/885/0303_projeto_de_lei_-_serrano.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/886/0303_projeto_de_lei_-_rua_felicio_nilton.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/887/0303_projeto_de_lei_-_rua_jose_brockmann_de_matos.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/889/mensagem_executiva_016.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/891/mensagem_executiva_021.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/894/brn30055c9aeaa3_052369.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/895/brn30055c9aeaa3_052372.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_de_lei_diesel_para_exercito.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/906/mensagem_executiva_20.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/916/mensagem_executiva_022.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/917/mensagem_executiva_023.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/919/plo_-_altera_o_paragrafo_unico_e_acrescenta_o__2o_do_art._1o_da_lei_municipal_no_4.940_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/924/0603_projeto_de_lei_-_banda_colegio_aparecida.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/925/mensagem_executiva_026.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/926/mensagem_executiva_027.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/929/mensagem_executiva_17.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/946/mensagem_executiva_029.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/947/mensagem_executiva_025.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/948/mensagem_executiva_024.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/949/mensagem_executiva_030.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/950/mensagem_executiva_28.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/951/mensagem_legislativa_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/955/mensagem_executiva_033.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/958/mensagem_executiva_032.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/968/mensagem_executiva_35.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/969/2803_projeto_de_lei_-_posto_florida.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/970/mensagem_executiva_036.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/983/2023_projeto_de_lei_seguranca_escolas.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei_que_autoriza_a_contratacao_de_segurancas_para_as_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/990/autoria_o_poder.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/994/pjl_para_colocar_nome_na_creche_da_vila_izabel.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/996/mensagem_legislativa_transporte_professores.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/999/plo_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1002/2023_projeto_de_lei_psicologos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1016/plo_3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1019/plo_4.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1020/mensagem_executiva_034.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1030/projeto_de_lei_lupus.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_escola_do_campo.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1037/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1038/plo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1042/plo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1043/plo_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1058/plo_refaz.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1061/plo_cultura.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1073/mensagem_executiva_48.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1074/plo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1085/projeto_de_lei_posto_de_saude_do_faxinal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1101/plo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1108/2405_projeto_de_lei_-_festcap.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1109/mensagem_executiva_051.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1111/plo_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1113/projetos_de_lei_ordinaria_-_auxiliar.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1129/projeto_de_lei__educacao_financeira_e_empreendedorismo_na_rede_de_ensino.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1132/me_54.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1137/222.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1146/me_50.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1154/2023_projeto_de_lei_doula.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1159/1406_projeto_de_lei_-_combate_ao_racismo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1160/1506_projeto_de_lei_-_comenda_merito_em_saude.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_lei_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1172/plo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1180/2206_projeto_de_lei_-_comenda_merito_imprensa.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1182/plo_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1187/me_057.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1202/brn30055c9aeaa3_053400.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1203/brn30055c9aeaa3_053405.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1204/brn30055c9aeaa3_053403.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1205/brn30055c9aeaa3_053398.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1217/inclusao_de_inciso_na_lei_n_5160.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1235/mensagem_executiva_062.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1238/banco_de_armacao_de_oculos__para_o_fornecimento_gratuito_de_armacoes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1240/mensagem_executiva_61.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_habitacao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1267/mensagem_executiva_63.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_concurso_redacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1277/institui_a_semana_do_campo_limpo_no_ambito_do_municipio_de_cangucu_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1278/pl_triagem_precoce.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_-_altera_a_lei_municipal_no_3.684-11_que_estabelece_normas_e_taxas_para_o_licenciamento_ambiental_municipal_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1280/plo_-_denomina_via_publica_de_nosso_municipio_de_pedro_ricardo_da_silva_boemeke..docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1286/projeto_de_lei_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1294/1608_projeto_de_lei_-_prioridade_mulheres.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1305/me_65.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1312/me_64.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1315/me_66.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1316/me_67.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1317/me_68.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1318/me_69.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1357/me_71.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1359/me_72.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_sobre_o_dia_municipal_da_equoterapia_1__.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1368/mensagem_execut_075.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1370/me_73.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1371/me_74.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1374/me_070.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1375/me_76.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1376/emenda_a_lei_que_obriga_destinacao_de_recursos_2_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1387/pl-_mensagem_legislativa_nova_redacao_a_lei_4335-2015_construcoes_irregulares28129_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1400/me_77.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1411/me_78.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1418/simca.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1432/06-10_projeto_de_lei_rua_vereador_daltro_tavares.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1435/pl-_mensagem_legislativa_criacao_da_semana_de_recolhimento_de_embalagens_1.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1439/me_79.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1446/plo_proc_seletivo.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1460/pl-_mensagem_legislativa_instituicoes_publicas_e_privadas_1.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1463/me_81.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1464/me_83.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1465/me_80.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1468/me_82.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1478/me_84.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1486/ldo_2024_merged.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1494/projeto_de_lei_ruas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1495/me_87.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1515/me_88.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1517/me_86.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1518/2023_projeto_de_lei_merenda_escolar_restricoes_alimentares.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1542/me_89.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1555/me_90.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1557/pl-_mensagem_legislativa_diretores_e_vice_de_escolas.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1590/plo_-_comenda_martinho_lutero.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1592/me_91.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1593/me_92.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1594/me_93.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1606/me_94.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1607/me_95.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1627/me_96.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1628/me_98.2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1633/me_99.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1635/me_100.2023_ret.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1646/me_101.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1647/me_103.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1648/me_97.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1661/me_104.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1675/me_105.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1704/me_102.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1722/me_106.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/940/par_-_altera_a_redacao_do_art._335_da_lei_municipal_no34_de_23_de_outubro_de_2008_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/943/par_-_altera_o__1o_do_art._342_inclui_no_art._343_os_incisos_v_vi_vii_e_viii_e_altera_o__1o_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1079/proposta_de_alteracao_da_resolucao_no_034.2008.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1174/pr_cetic.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1186/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1436/pr_tribuna_imprensa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1658/regimento_interno_cangucu_-_versao_01_1_1_1.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/797/decreto_legislativo_maicon_felipe_cortez_dos_santos.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/857/dl_-_placa_de_reconhecimento_brigada.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/982/comenda_joaquim_teixeira_nunes_para_ctg_tropeiros_da_amizade.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/992/dl_-_merito_esportivo_e_lazer_-_jesus_pereira__marcelo_peligrinote.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1022/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1023/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1024/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1025/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1026/comenda_merito_em_seguranca_publica_de_cangucu.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1057/pdl_-_concede_titulo_de_cidadao_honorario_para_-_geovane_klipel.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1060/dl_-_comenda_anita_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1080/comenda_anita_garibaldi-_jane_guerra.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1081/comenda_anita_garibaldi-_geisa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1082/comenda_anita_garibaldi-_karine.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1083/titulo_cidadao_emerito_-ten_zanetti.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1084/rogerio_goncalves_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1087/fernando__britto_matias.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1088/cidadao_cangucuense_marcelino_santos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1089/cidadao_cangucuense_juliano_santos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1112/placa_de_reconhecimento_quilombo.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1123/3005_titulo_merito_empresarial_-_fazenda_serra_dos_tapes.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1125/comenda_anita_garibaldi_-_rosane.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1126/comenda_anita_garibaldi_-_iza.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1127/decreto_legislativo_joziane_scalione_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1135/0106_titulo_merito_empresarial_-_verde_louro.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1153/1106placa_de_homenagem_-_escola_feliciano.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1176/2006_comenda_anita_garibaldi_-_izabel.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1177/2306_comenda_joaquim_teixeira_nunes_-_alex_e_eduarda.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1178/2006_comenda_anita_garibaldi_-_janete.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1179/2006_comenda_anita_garibaldi_-_fernanda.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1192/2906_titulo_merito_empresarial_-_fazenda_taruma_da_boa_vista.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1196/comenda_osmar_krause_paragdf_bauernkreis_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1200/concede_comenda_osmar_krause_para_museu.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1206/pdl_-_concede_a_comenda_merito_cultural_para_grupo_de_dancas_folcloricas_bauernkreis.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1211/placa_ser_crianca.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1212/comenda_osmar_krause_para_giales_rai.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1219/pdl_-_concede_comenda_merito_empresarial_e_industrial_de_cangucu_para_auto_pecas_darci.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1227/1307_placa_de_homenagem_-_mara.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1228/1307_placa_de_homenagem_-_ney.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1245/dl_-_placa_de_reconhecimento_aderlei_tessmer.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1246/dl_-_placa_de_reconhecimento_fabio_volmir.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1247/dl_-_placa_de_reconhecimento_silvino_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1248/dl_-_placa_de_reconhecimento_marco.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1257/brasao.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1259/3107_titulo_merito_empresarial_-_acican.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1260/3107_titulo_merito_empresarial_-_jaques_oliveira.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1288/titulo_merito_empresarial_-mega_arte.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1290/comenda_merito_esportivo-luiz_carlos_alves.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1293/0708_titulo_merito_em_saude_-_alex.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1297/1707_titulo_merito_inprensa_-_luiz_guilherme.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1298/1707_titulo_merito_inprensa_-_liberdade.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1299/1707_titulo_merito_inprensa_-_cangucu_fm.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1304/comenda_banda_vibrasom.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1323/brasao_comunidade_catolica.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1336/placa_invernada_adulta.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1338/comenda_kerb_fm_879.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1339/placa_ctg_sinuelo_coord.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1353/pdl_-_concede_titulo_de_cidadao_honorario_para_-_renato_cougo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1355/placa_prof_marcia.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1363/pdl_-_concede_titulo_de_cidadao_honorario_para_jary_certo_assinado_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1378/dl_-_titulo_de_cidadao_cangucuense_para_cleusa_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1384/1309_titulo_merito_em_saude_-_dra_amanda.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1404/pdl_-_da_insignia_jovem_destaque_para_kristhiny_drawanz_zarnott.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1424/06-10_projeto_de_decreto_legislativo_loja_colombo_cangucu.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1429/0610__placa_-_janete_e_toninho.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1440/comenda_joaquim_teixeira_nunes_cavalgada_solidaria.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1441/dl_-_comenda_idoso_em_acao_para_maria_luisa_borges_de_borges_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1442/dl_-_titulo_de_cidadao_cangucuense_para_gilmar_danda_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1443/decreto_legislativo_merito_esportivo_3_de_out.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1444/decreto_legislativo_titulo_de_cidadao_cangucuense.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1452/18-10_projeto_de_decreto_legislativo_cidadao_emerito_ireno.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1456/23-_10_projeto_de_decreto_legislativo_brasao_do_municipio_sindicato.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1469/24-_10_projeto_de_decreto_legislativo_brasao_do_municipio_sindicato_dos_trabalhadores_agricultores_de_cangucu.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1473/comenda_mulher_cidada_cangucuense_-_caroline_torres_hoffmann.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1493/comenda_mulher_cidada_cangucuense_-_luiza_helena.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1496/pdl_comenda_mine__maria_beatriz_duarte_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1497/pdl_comenda_mine_hanilto_pereira.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1531/pdl_-_concede_brasao_do_municipio_de_cangucu_para_cerealista_bahr.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1582/placa_rotary.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1585/comenda_mulher_cidada_cangucuense_-_marcia_duarte.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1586/comenda_mulher_cidada_cangucuense_-_olanda_krolow.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1595/1307_placa_de_homenagem_-_ney.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1596/1307_placa_de_homenagem_-_mara.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1612/2711_comenda_joaquim_teixeira_nunes_-_alunos_apae.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1616/dl_-_titulo_de_cidadao_emerito.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1654/decreto_legislativo_titulo_de_cidadao_cangucuense.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1530/licenca_luciano.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/750/1101_-_audiencia_publica_-_cooesc.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_no_1.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_no_2.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_patrolamento_arroio_da_divisa.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/758/requerimento_patrolamento_corredor_do_guara.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_travessas_i_ii.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_patrolamento_corredor_dos_pessegueiros.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_patrolamento_estrada_do_bica.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_patrolamento_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_patrolamento_santa_clara.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/764/requerimento_patrolamento_venda_da_lagoa.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/772/31-01_-_requerimento_patrolamento_corredor_dos_dutras_1_coxilha_dos_amaral..docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/773/3101_-_requerimento_corredor_a_direita_da_associacao_da_coxilha_dos_amaral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/775/requerimento_no_3.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/782/requerimento_manutencao_ponte.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/783/requerimento_patrolamento_corredor_do_salso.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/784/requerimento_patrolamento_corredor_da_tuna.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/785/requerimento_no_4.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/786/requerimento_corredor_dos_rediess.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_rua_adolfo_balz.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/788/solidez.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/789/ponte_cangucu_velho.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/790/06-02-requerimento_corredor_viveiro_calendo_coxilha_dos_amaral_1.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/791/06-02-requerimento_corredor_lagoa_do_junco.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_no_5.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_rua_angelo_grana.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/801/requerimento_no_6.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/804/rua_conde_de_poa.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/805/solicitacao_de_pintura_e_sinalizacao_no_trevo_mercado_atacadao_do_povao_da_ers_265_que_da_acesso_a_cidade_de_cangucu..docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/806/alto_da_tuna.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/807/sinalizacao_iluminacao_e_pintura__no_trevo_na_lacerda_que_vai_para_piratini_e_no_trevo_da_subestacao_na_br_392..docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_patrolamento_presidio.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_patrolamento_rincao_do_sao_joao.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_corredor_dos_nunes.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_no_7.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/816/requerimento_no_8.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/817/rincao_dos_rossales.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/824/pracinha_escola_fimina.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/826/pracinha_escola_fimina.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/827/ponte_vila_fonseca.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/830/requerimento_pracinha.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/832/17-02_requerimento_bueiro_vila_nova.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/835/patrolamento_e_encascalhamento_passando_a_ponte_do_cerro_da_boneca_em_direcao_a_coxilha_dos_cavalheiros..docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/837/conserto_de_bueiro_em_direcao_a_escola_municipal_carlos_moreira_no_cangucu_velho_na_primeira_entrada_a_esquerda._conforme_mapa_em_anexo..docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_no_9.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/839/patrolamento_e_encascalhamento_com_urgencia_na_estrada_da_vila_silva_em_direcao_ao_farrapo_e_sai_na_estrada_de_piratini..docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/840/patrolamento_e_encascalhamento_na_estrada_taruma_passando_o_luiz_scalhione_em_direcao_a_estrada_do_passo_do_canto..docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/841/patrolamento_e_encascalhamento_na_estrada_do_alto_da_tuna_na_cancha_do_naldinho_saindo_nas_placas_na_estrada_piratini..docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/842/manutencao_com_urgencia_da_ponte_no_travessao_na_coxilha_dos_cavalheiro_em_direcao_ao_passo_dos_oliveira_que_sai_no_alejadinho..docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/843/nulidade_da_votacao.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_ponte_passo_da_carreta.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_patrolamento_corredor_das_placas.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_patrolamento_corredor_do_maia.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_patrolamento_corredor_do_carabina.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_patrolamento_do_corredor_da_venda_da_lagoa.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_patrolamento_rincao_do_guara.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/851/27-02_requerimento_bueiro_iguatemi_2_amilton_bubolz.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/852/2402_requerimento_-_diarias_servidores.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/855/audiencia_publica_dia_da_mulher.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento-_manifestacao_popular.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/861/2802_-_oficio_002-_comando_militar_do_sul.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/866/01-03_requerimento_corredor_do_salso_1_distrito.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_baixada_do_rodeio.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_manutencao_ponte_passo_dos_ribeiros.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/870/envio_de_correspondencia_coesc.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/878/envio_de_correspondencia_-_corsan.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/883/0203_requerimento_-_convocacao_controle_interno.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/888/01-03_requerimento_corredor_do_salso_1_distrito.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_corredor_do_budume.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/892/08-03_requerimento_desvio_do_pedagio.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_corredor_vila_esperanca.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_-_patrolamento_chacara_dos_bugres.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/900/envio_de_correspondencia_corsan.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/908/2023_03_14_estrada_coxilha_cavalheiros.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/909/2023_03_14__estrada_coxilha_cunhas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_baixada_do_rodeio_16.03.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/930/instalacao_de_bueiro_no_corredor_alto_alegre_entrando_ao_lado_da_comunidade_sao_mateus..docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/931/patrolamento_e_encascalhamento_na_estrada_principal_e_corredores_entrando_no_herval_na_casa_do_beto_multimarcas__em_direcao_a_solidez..docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/933/1703_requerimento_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/935/20-03_requerimento_corredor_sr._ingo_venzke.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/936/requerimento_-_patrolamento_da_santa_barbara.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_calcada.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_corredor_dos_quintanas.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/939/patrolamento_e_encascalhamento_passo_do_irara_na_sanga_funda_entrada_do_renato_ao_lado_da_residencia_do_jaime..docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_luminarias.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_luminarias.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_ponte_florida.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/956/encascalhamento_na_estrada_do_arvorito._fotos_em_anexo..docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/957/concerto_da_ponte_um_urgencia_corredor_buchweitz_perto_da_residencia_do_senhor_cedeni_ferreira..docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/959/patrolamento_e_encascalhamento_no_corredor_na_do_loredano_na_estrada_de_piratini_na_lacerda_saindo_no_cerro_da_boneca..docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/960/patrolamento_e_encascalhamento_no_corredor_do_miquita_proximo_ao_centro_comunitario_do_faxinal..docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_posto_branco.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_nova_goncalves_2_-_campo_do_alianca.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/964/requerimento_nova_goncalves_-_peruquinha.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_nova_goncalves_3_-_estrada_principal.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_para_instalacao_de_abrigo_de_onibus.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_boeiro.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_ponte_gloria.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_ponte_travessao.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_corredor_dos_ferreiras_4o_distrito.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_corredor_dos_ferreiras_4o_distrito_-__ponte.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/977/requerimento_materiais.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/978/requerimento_ponte_florida.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_no_10.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/986/manutencao_ou_reposicao_e_colocacao_de_lampada_e_acessorios_no_corredor_coxilha_dos_cunhas_que_sai_no_remanso__proximo_dario_couto..docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/987/construcao_de_abrigo_no_corredor_entrando_antiga_padaria_mercedita_no_alto_alegre.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/988/limpeza_em_terreno_na_rua_general_paranhos_bairro_uruguaiao_lado_da_casa_numero_346..docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/989/encascalhamento_na_estrada_principal_da_vila_silva_em_frente_a_residencia_do_senhor_lindolfo_ludwig..docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/993/1104_-_audiencia_publica_-_seguranca_escolas.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_corredor_santa_maria.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_manutencao_rua.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_no_11.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1003/encascalhamento_na_estrada_principal_do_passo_do_canto_entrando_na_br_392_ate_estrada_do_arvorito_3_distrito..docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1004/brn30055c9aeaa3_052543.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1005/brn30055c9aeaa3_052542.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1006/envio_de_correspondencia_coesc_mes_de_marco.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1008/1704_-_indicacao_portao_geraldo_telesca.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_aterro.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_ponte_coxilha_cavalheiros.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_ponte_renato_voigt.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_ponte_rincao_dos_maia.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1027/req._ponte_taquaral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1028/req._conserto_de_cadeira_profissional_odontologa_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1029/req._abrigo_de_onibus_florida.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_no_13.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1034/02-05_requerimento_corredor_dos_domingues.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1035/02-05_requerimento_voto_de_congratulacoes_osvaldir.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1040/requerimento_no_14.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1041/requerimento_cascalhamento_sao_joao.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1045/requerimento_no_15.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1066/2023_05_10_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1069/requerimento_patrolamento_rincao_dos_rossales.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_no_16.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1094/requerimento_no_17.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1097/2023_06_06_audiencia_publica_ipe.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_cascalhamento_fazenda.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_patrolamento_cox_dos_pereira.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_no_19.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_no_18.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1115/requerimento_manutencao_ponte_passo_do_atalho.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1122/2505requerimento_-_parada_de_onibus_cooesc.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1131/30-05_requerimento_voto_de_congratulacoes_demetrio.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1134/requerimento_patrolamento_estrada_fortaleza.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1139/manutencao_banheiros_da_praca.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1141/0606_requerimento_-_parada_de_onibus_ecosul.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1152/2023_06_13_requerimento_ponte_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_no_20.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1165/requerimento_no_21.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_no_22.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1167/2006_requerimento_-_farmacia_prefeitura.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_de_recolhimento_de_carros_velhos.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_patrolamento_sta_clara.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1171/requerimento_manutencao_boeiro_sta_clara.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1173/22-06_requerimento_colocacao_de_quebra-molas_na_exercito_nacional.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1175/requerimento_no_23.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1181/26-06_requerimento_restauracao_de_duas_pontes_no_herval_2.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1185/2023_06_26_requerimento_estrada_ass._perseverantes_na_luta.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1188/patrolamento_e_encascalhamento_do_corredor_dos_felscher_que_liga_coxilha_dos_cavalheiros_a_estrada_de_piratini.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1195/30-06_requerimento_corredor_dos_domingues.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1197/patrolamento_e_encascalhamento_com_urgencia_na_estrada_da_solidez_renato_wachholz_em_direcao_a_estrada_da_chacara_dos_bugres..docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1198/patrolamento_e_encascalhamento_com_urgencia_na_estrada_principal_do_herval_chacara_dos_bugres_e_iguatemi..docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1199/requerimento_-_audiencia_publica_causa_animal_e_o_controle_populacional_de_caes_e_gatos_em_cangucu.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1201/documento_cbn.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_patrolamento_e_des._07.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1215/10-07_requerimento_suspeicao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1218/requerimento_patrolamento_arvorito_e_passo_do_canto.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1221/2023_07_13_requerimento_erosao_sanga_rua_madre_manoela_simoes.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1222/requerimento_-_envio_de_correspondencia_-_permanencia_do_programa_de_escolas_civico-militares_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1224/oficio_circular_n_01-23_-_manifestacao_em_apoio_a_permanencia_do_programa_de_escolas_civico-militares_28pecim29_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1229/solicitacao_de_pintura_e_sinalizacao_no_trevo_mercado_atacadao_do_povao_da_ers_265_que_da_acesso_a_cidade_de_cangucu._1.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1230/manutencao_da_calcada_na_praca_central_francisco_carlos_dos_santos..docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1231/colocacao_de_uma_tampa_inteira_na_boca_de_lobo_na_rua_joao_goularte_com_clovis_rocha_moreira..docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1232/requerimento_no_25.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1233/abertura_alargamento_da_estrada_na_ceramica_aldrighi_na_capela_sao_jose_ares_alegre_em_direcao_a_br392..docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1234/requerimento_patrolamento_genilho_travessao.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1236/requerimento_no_26.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1237/requerimento_no_27.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1241/requerimento_ponte_cox_dos_cunhas.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1249/requerimento_cascalhamento_salso.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1250/requerimento_patrolamento_principal_santa_clara.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1251/patrolamento_e_encascalhamento_com_urgencia_na_rua_almirante_barroso_esquina_com_a_rua_franklin_moreira._foto_em_anexo.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1252/requerimento_patrolamento_serro_da_boneca.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1253/requerimento_de_bueiro.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1265/requerimento_no_27.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1269/viabilizar_a_instalacao_de_bueiros_proximo_armazem_maier_na_localidade_alto_do_vime._foto_em_anexo..docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1271/08-08_requerimento_estrada_da_coxilha_dos_amaral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1272/08-08_requerimento_restauracao_de_duas_pontes_no_herval_2.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1273/0808_requerimento_-_ilum._publica_ibra.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1274/0808_requerimento_-_ilum._publica_col._palma.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1275/usuario_ponte_sucam.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1276/2023_08_08_requerimento_rua_vila_isabel.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1279/requerimento.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1284/requerimento_-_corredor_dos_domingues.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1285/requerimento_-_corredor_do_pedro_bemeke.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1289/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1291/requerimento_-_praca_vila_izabel.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1292/requerimento_-_praca_vila_izabel_calcada.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1295/1708_requerimento_-_ilum._publica_posto_branco.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1302/req._de_convocacao_sec._de_saude.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1307/requerimento_no_29.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_no_30.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1309/requerimento_no_31.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1313/23-08_requerimento_estrada_da_gloria.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1320/requerimento_assistente_social_adair.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1321/requerimento_assistente_social_milena.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1329/2808_requerimento_-_vila_nova.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1330/2808_requerimento_-_corredor_herval.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1331/patrolamento_da_coxilha_dos_pereira.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1332/patrolamento_corredor_da_florida_aldemar_bandeira.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1333/28-08_requerimento_manutencao_do_calcamento_rua_joao_goulart.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1335/28-08_requerimento_parada_de_onibus.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1337/requerimento_manutencao_ponte_vila_silva.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1345/2908_pedido_de_providencias_-_bica.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1346/requerimento_-_copia_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1347/requerimento_-_copia_-_copia_-_copia.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1348/requerimento_patrolamento_vila_silva.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1350/onstrucao_de_abrigo_de_onibus_antes_do_cemiterio_dos_gularte_na_br_471..docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1351/concerto_da_ponte_um_urgencia_corredor_dos_simoes_passando_a_comunidade_sao_lourenco_que_sai_na_coxilha_das_flores..docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1352/concerto_de_tres_pontes_um_urgencia_na_localidade_do_rincao_dos_maias..docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1356/28-08_requerimento__manutencao_de_pontes_e_estradas_colheita_do_pessego.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1358/requerimento_no_32.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1361/patrolamento_corredor_dos_barbosa.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1362/corredor_dos_barbosa.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1366/0409_votos_de_congrat.-_destilaria_alto_da_cruz.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1367/0409_requerimento_-_linha_cox._das_flores.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1369/1009_-_audiencia_publica_-_ceeeequatorial.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1380/abertura_alargamento_da_estrada_na_ceramica_aldrighi_na_capela_sao_jose_ares_alegre_em_direcao_a_br392..docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1381/atrolamento_e_encascalhamento_com_urgencia_na_rua_ao_lado_da_oficina_do_paulinho_na_rotula_do_chafariz._anexo_decisao_da_justica.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1383/1409_requerimento_-_carga_e_descarga.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1385/envio_de_correspondencia_agencia_nacional_de_energia_eletrica_aneel_-_servicos_da_ceee-equatorial_1.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_-_indicacao_-_homenagem_e_reconhecimento_medalha_anjo_dos_vales_assinado.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1388/requerimento_no_33.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1389/requerimento_patrolamento_boeiro_faxinal_pantanoso.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1390/22-09_requerimento_colocacao_de_bracos_com_lampadas_rua_edgar_werli.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1392/2023_09_22_requerimento_estrada_vila_silva.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1393/2023_09_22_requerimento__implantacao_faixa_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1396/1909_requerimento_-_carga_e_descarga_correios.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimentrepasse.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1402/desintupimento_de_bueiro_no_corredor_do_primavera.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1403/requerimento_-_audiencia_publica_para_tratar_sobre_o_transito_e_o_sistema_de_estacionamento_rotativo_em_cangucu.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1406/escola_joao_de_deus.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1408/oficio_sec_de_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1410/02-10_requerimento_patrolamento_na_estrada_do_ares_alegre.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1413/2023_10_02_requerimento_estrada_armada.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1414/2023_10_02_requerimento_rua_pedreira.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1415/patrolamento_estrada_fortaleza.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_manutencao_rua_conde_porto_alegre.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento_troca_de_luminarias_03.10.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1422/requerimento_patrolamento_03.10.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1425/requerimento_manutencao_ponte_salso_remanso.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1426/requerimento_manutencao_bubolz.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_cascalhamento_posto_branco.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_boeiro_cerro_grande.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1431/ecosul_-_trevo_de_acesso_a_vila_fonseca.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1447/requerimento_no_34.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1448/requerimento_no_35.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1449/requerimento_no_36.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1453/18-10_requerimento_manutencao_e_instalacao_bracos_com_lampadas.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1454/requerimento_no_37.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1461/2023_10_23_requerimento_estrada_renascer.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1467/viabilizar_a_instalacao_de_um_novo_portao_na_escola_municipal_joaquim_nabuco..docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1470/2023_10_24_requerimento_estrada_coxilha_dos_cunhas.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1471/2023_10_24_requerimento_estrada_coxilha_dos_cavalheiros.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1472/2023_10_24_requerimento_estrada_vila_silva.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_boeiro_1_1.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1483/2023_10_27_requerimento_estrada_rincao_dos_cravos.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1492/3010_requerimento_-_corredor_dos_blanck.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_no_39.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_no_40.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_41.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_no_42.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1504/requerimento_no_43.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_no_44.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_no_45.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_no_46.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_no_47.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_no_48.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1510/requerimento_no_49.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_no_50.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_no_51.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_no_52.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_no_53.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1519/requerimento_revisao_manutencao.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_cascalhamento_posto_branco.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_patrolamento_estrada_faxinal.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_patrolamento_cox_dos_cavalheiros.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_patrolamento_corredor_helwig.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_patrolamento_estrada_rincao_do_progresso.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1528/pedido_de_prov._ao_prefeito_-_abertura_da_rua_dercidio_quevedo.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1529/requerimento_no_54.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1532/requerimento_no_55.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1533/requerimento_no_56.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1534/requerimento_no_57.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1535/requerimento_no_58.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1536/requerimento_no_59.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1537/requerimento_no_60.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1538/requerimento_no_61.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_no_62.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1541/1011_requerimento_-_arvores_vila_do_ceu.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1548/requerimento_no_63.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_cascalhamento_sao_joao.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1587/2023_11_27_requerimento_estrada_faxinal.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1591/20-11_requerimento_patrolamento_estrada_do_quilombo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1608/requerimento_boeiro_pedreira.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1609/requerimento_patrolamento_estrada_pedreira.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1610/requerimento_patrolamento_passo_dos_alvez.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1611/requerimento_assistente_social.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1614/construcao_de_calcada_ou_delimitacao_com_meio-fio_no_trevo_da_br_392_na_no_bairro_fonseca_ate_a_escola_municipal_de_educacao_infantil_santa_clara_de_assis..docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1615/requerimento_luciano_passa_dia_esportivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1619/requerimento_manutencao_ponte_cangucu_velho.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1625/2023_11_29_requerimento_coxilha_do_fogo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1626/requerimento_cascalhamento_travessao.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1630/pedido_de_votacao_mensagem_153.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1632/0112_requerimento_-_quebra_molas_rua_conrado_bento.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1636/informacao_no_16.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1637/requerimento_cascalhamento_salso.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_cascalhamento_remanso.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_abertura_de_desaguadores.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1640/2023_12_05_requerimento_manutencao_ponte_arroio_sapato.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1641/0512_requerimento_-_farmacia_prefeitura_novo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1642/0512_requerimento_-_testes_de_covid.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1653/requerimento_no_64.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1660/patrolamento_rua_silvio_duarte_ass.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1662/requerimento_redutor_de_velocidade_ass.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1670/2023_12_18_requerimento_estrada_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1671/2023_12_18_requerimento_estrada_rincao_dos_cravos.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1672/18-12_requerimento_patrolamento_estrada_do_potreiro_grande.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_no_65.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1697/requerimento_no_66.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1699/19-12_requerimento_patrolamento_estrada_do_rincao_dos_marques.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1700/19-12_requerimento_patrolamento_estrada_do_passo_dos_alves.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1703/arvorito.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1705/almeida.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1706/tatinha.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1707/coxilha_dos_pereira.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1708/arroio_da_divisa.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1709/rincao_rossales.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1710/rincao_do_guara.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1711/rincao_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1712/scaglione.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1713/passo_do_canto.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1714/serra_dos_nunes.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1715/helwig.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1716/serra_dos_gomes.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1717/costa_do_bica.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1718/born.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1719/requerimento_no_67.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1725/requerimento_patrolamento_quintana.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1726/requerimento_patrolamento_salso.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1727/requerimento_patrolamento_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_patrolamento_cox_dos_cavalheiros.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1729/requerimento_patrolamento_remanso.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1730/requerimento_patrolamento_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1731/requerimento_patrolamento_piegas.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_patrolamento_cox_dos_cunhas.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1733/requerimento_patrolamento_chacrinha.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1734/requerimento_patrolamento_elton_centeno__remanso.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/831/pedido_de_indicacao_luciano_original_1.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_rua_coberta.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/882/0203_-_indicacao_cobranca_hora_maquina.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_sala_do_cadastro_unico_1.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/928/indicacao_de_praca_na_rua_jeus_do_amaral_com_mauricio_de_vargas.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/981/indicacao_abrigo_no_faxina_br_392.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1056/0405_-_indicacao_oculos_orcam_myeye.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_marcia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1114/0405_-indicacao_marcelo.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1124/2605_-_indicacao_internet_saude.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1133/0405_-indicacao_carlos_moreira.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_patrona_dos_festejos_farroupilhas_2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1164/0405_-indicacao_amprotabaco_assinado.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1168/2006_-_indicacao_bicicletatio_ginasio.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1216/pedido_de_indicacao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_termo_de_cooperacao.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1283/suprime_letra_d_-_indicacao_2.docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1301/indico__a_disponibilizacao_para_a_populacao_de_internet_via_wi-fi_no_hospital_de_caridade_de_cangucu..docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_terrenos_1.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_luciano.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_-_veiculo_oficial_que_sera_destinado_a_apae_seja_destinado_ao_transporte_de_criancas_tanto_da_cidade_como_do_interior_do_municipio.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_-_solicitando_a_criacao_de_um_projeto_de_lei_que_autoriza_o_executivo_municipal_a_realizar_a_devolucao_de_terrenos.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1394/1409_-_indicacao_aux_gas_municipal.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1395/2409_-_indicacao_100milcamara.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1409/29-09_requerimento.indicacao_faixa_de_pedestres_cel_genes_bento.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_-_indicacao_de_instalacao_de_fraldarios_em_predios_publicos2c_bem_como_no_ginasio_de_esportes_conrado_ernani_bento._assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_ciclovia.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_adesivo_xo_febre.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/777/mocao_coracao_divino.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/815/mocao_luis_roberto_soares.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/859/mocao_itarare.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/864/mocao_de_louvor_cangucuense_municipal.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/865/mocao_de_louvor_america.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/876/mocao_1.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/893/mocao_de_repudio_-_ao_decreto_no_11.366_de_1o_de_janeiro_de_2023.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/910/trem_bala.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/911/racing_digital_divino_sabor.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/912/mocao_familia_schwartz.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/913/jader.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/915/racing_digital_net.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/923/1603_mocao_de_louvor_-_casa_da_lavoura.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/932/1903_mocao_de_louvor_-_igor_e_tales_louzada.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/934/mocao_de_louvor_pronto_fecars.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/945/2023_03_21_mocao_apoio_professores.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/952/mocao_de_louvor_hcc.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/979/mocao_de_louvor_escolinha_villareall.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1000/mocao_de_apoio_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1010/mocao_de_apoio_-_comissao_parlamentar_mista_de_inquerito_cpmi.docx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1015/2023_03_21_mocao_apoio_pl_1669-2019.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_de_louvor_para_jader_krolow.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1039/mocao_de_repudio_-_projeto_de_lei_n._2630-2020_pl_das_fake_news_conhecido_como_pl_da_censura.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1054/0704_mocao_de_louvor_-_izabella_correa.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1077/brn30055c9aeaa3_052781.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1078/brn30055c9aeaa3_052782.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1086/mocao_de_louvor_alan_lopes.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1100/mocao_de_louvor_-_silvio_venzke_neutzling_-_terra_brasil.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1102/2305_mocao_de_louvor_-_wesley_correa.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1103/2305_mocao_de_louvor_-_andreia_fonseca.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1128/mocao_juliana_wickboldt.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1136/mocao_de_repudio.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1140/mocao_de_apoio_-_a_jornalista_delis_ortiz.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1143/2023_06_07_mocao_repudio_ipe_saude.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1151/mocao_de_louvor_-_paulo_adao_silva_da_silva_-_pato.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1155/1606_mocao_de_apoio_-_fumo-_apoio_fumicultores.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1156/mocao_hamilton.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1157/mocao_marta_couto.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1158/mocao_iara.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1163/1606_mocao_de_louvor_-_escola_geraldo_telesca.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1189/mocao_de_louvor_-_diego_casarin_ferreira_-_diegao.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1190/mocao_de_louvor_-_posto_de_combustivel_otto.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1191/mocao_marta_couto.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1210/mocao_de_louvor_lucas_blaass.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1220/mocao_de_louvor_falcao_velocross.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1223/mocao_de_repudio_-_encerramento_do_programa_de_escolas_civico-militares_28pecim29._assinado.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1243/mocao_de_louvor_marco_aurelio.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1244/mocao_de_louvor_silvino_aderlei_fabio.docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1254/mocao_de_louvor_rodrigo_miranda_proerd.docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1255/mocao_de_louvor_eduardo_bolzan_de_morais.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_de_louvor_francisco_andrade_de_moura.docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1287/mocao.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1300/mocao_de_louvor_ao_time_familia_schwartz.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1314/23-08_mocao_de_louvor_dr._thales_defensor_publico.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1325/2023_08_25_mocao_apoio_campus_ifsul.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1326/28-08_mocao_de_louvor_e.c_benfica.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1327/28-08_mocao_de_louvor_camaroes_fc.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1328/28-08_mocao_de_louvor_google_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1334/mocao_de_louvor_ao_time_rosario.docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1340/mocao_de_louvor__samuel_rutz.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1341/mocao_de_louvor_mateus_ribeiro_camargo.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1342/mocao_de_louvor_sheila_lopes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1360/departamento_esportivo_da_comunidade_sao_joao_de_cangucu_velho..docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1372/mocao_contra_o_aborto.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1373/mocao_de_louvor_izabela.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1377/mocao_de_louvor_-_charles_busker_1.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1397/mocao_de_apoio_programa_pro_hospitais_1.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1398/mocao_contra_o_aborto.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1401/mocao_2.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1419/mocao_de_louvor_-_antonio_carlos_da_silveira_rodrigues_toninho.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1433/modelo_padrao_-_mocao_de_apoio_defensoria.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1434/modelo_padrao_-_mocao_de_apoio_defensoria_1.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1437/mocao_pedro.docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1438/mocao_defensoria.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1451/mocao_de_apoio_aprovado_fase.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1458/23-10_mocao_de_louvor_para_airton_mota_de_mota.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1459/2023_10_23_mocao_apoio_lei_classificacao_tabaco_no_galpao.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1474/mocao_de_louvor_gelismar_ildo.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1479/mocao_de_repudio_as_declaracoes_da_deputada_estadual_luciana_genro.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1484/mocao_para_bibiana_matos.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1485/mocao_para_livia_lucardo.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1487/mocao_de_louvor_cerealista_schellin_ildo.docx" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1488/mocao_de_louvor_dms_ildo.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1490/mocao.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1516/mocao_de_louvor_p_comunidade_luterana_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1544/mocao_de_louvor_grupo_de_danca_raizes_do_afro_e_afrobellas.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1545/mocao_de_louvor_coesc.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1546/mocao_de_louvor_projeto_juntos.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1547/mocao_de_louvor_sitio_novo_mato.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1549/mocao_3.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1564/mocao_de_louvor_escola_acordes.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1583/mocao_de_repudio.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1584/mocao_de_louvor_juarele_ildo..docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1588/mocao_de_louvor_ladeira_ildo..docx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1603/mocao_professora.docx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1604/mocao_kamily..docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1605/mocao_raquely.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1618/mocao_de_louvor_-_vagner_borges.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1624/mocao_de_louvor_para__enart.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1629/mocao_de_apoio_pl5494.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1655/mocao_de_r._assembleia.docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1656/mocao__r._azonasul.docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1659/mocao_de_repudio_no_103.2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1720/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1723/mocao_sandro.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1724/mocao_diretores.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1736/mocao_apoio_reposicao_inflacao.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/808/emenda_pelo_01-23.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/867/emenda.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/921/1603_emenda_supresiva_plc03.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/922/1603_emenda_aditiva_plc03.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1147/emenda_pr_03.2023.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1550/emenda_futebol.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1551/emenda_lar_de_idoso.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1552/emenda_fecars.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1553/emenda_cooesc.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1554/emenda_lar_de_idoso_saude.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1556/emenda_aditiva_ao_plo_138.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1558/emenda_1_capacitacao_agropecuaria.docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1559/emenda_2_entidades_esportivas.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1560/emenda_3_entidades_tradicionalistas.docx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1562/emenda_ldo_adilson.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1563/emenda_ldo_elaine.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1569/emenda_17.2023_marcelo_maron_e_iasmin_roloff.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1570/ldo_2023_-_reforma_postos_de_saude.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1571/ldo_2023_-_iluminacao_publica_beto_sa.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1572/ldo_2023_-_damas_de_caridade.docx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1573/ldo_2023_-_cont._medico_pediatra_24hs.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1574/ldo_2023_-_dia_da_consciencia_negra.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1575/ldo_2023_-_atividades_culturais.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1576/ldo_2023_-_cooesc.docx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1577/ldo_2023_-_abertura_de_pocos_e_bebedouros.docx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1578/ldo_2023_-_a._social_-_cadeiras_muletas_andadores.docx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1579/ldo_2023_-_a._social_-_mat._construcao.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1580/ldo_2023_-_lar_de_idosos.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1581/emenda_29.2023_leandro_ehlert.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1568/emenda.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1657/emenda_modificativa._ccj_-_plo_152.2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1673/emenda_supressiva_plo1562023.docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1676/loa_2023_-_cooesc.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1677/emenda_impositiva_individual_-_apae.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1678/emenda_impositiva_individual_-_lar_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1679/emenda_futebol.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1680/emenda_lar_de_idoso_1.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1681/emenda_fecars.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1682/emenda_lar_de_idoso_saude.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1683/emenda_cooesc.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1684/loa2023_-_a._social_-_cadeiras_muletas_andadores.docx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1685/loa_2023_-_reforma_postos_de_saude.docx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1686/loa_2023_-_iluminacao_publica_beto_sa.docx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1687/loa_2023_-_dia_da_consciencia_negra.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1688/ldo_2023_-_cont._medico_pediatra_24hs.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1689/ldo_2023_-_atividades_culturais.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1690/loa_2023_-_abertura_de_pocos_e_bebedouros.docx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1691/loa_2023_-_a._social_-_mat._construcao.docx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1692/loa_2023_-_damas_de_caridade.docx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1693/loa_2023_-_lar_de_idosos.docx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1694/emenda_autorizativa.docx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1695/digitalizar_2020_09_15_00_24_05_022_1.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1702/emenda_-_aditiva_2.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1735/emenda_modificativa_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/769/1101_pedido_de_informacao_-_esgoto_proximo_a_represa.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/770/0201_pedido_de_informacao_-_lista_ccs_e_estagiarios.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/776/informacao_no_1.docx" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/780/0102_-_pedido_de_informacao_-_caminhoes_pipa.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/781/0102_-_pedido_de_informacao_-_escolas-turno-unico.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/794/pedido_de_informacao_rua_antonio_coutinho.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/795/pedido_de_informacao_oraci_sms_2_-_pontos.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/796/pedido_de_informacao_oraci_ambulancia.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/802/informacao_no_2.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/820/cooesc.docx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/822/concurso_publico.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/823/corpo_de_bombeiros.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/825/cristo_rei.docx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/829/informacoes__acerca_das_ferias_dos_funcionarios..docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/836/ponte_na_vila_fonseca.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/850/pedido_de_informacoes_pocos.docx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/854/2402_pedido_de_informacao_-_camara_-_ausencias.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/862/ped._informacao.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/871/calcamento_comecando_depois_da_ponte_na_avenida_21_de_abril_em_direcao_a_rua_sete_de_setembro_br_392..docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/873/pedido_de_informacao_para_saude_1.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/874/pedido_de_informacao_para_saude_2.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/875/pedido_de_informacao_para_saude_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/877/informacao_no_4.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/879/informacao_no_3.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/881/0203_-_pedido_de_informacao_-_carros_oficina.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/896/comeco_das_aulas.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/898/pedido_de_informacao_unidades_de_saude_do_interior.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/903/informacoes_acerca_a_lei_estradas_limpeza.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/904/conferencia_de_saude.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/905/cirurgia_toracica.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/907/2023_03_14_calcamento__rua_angelo_garcia.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/914/materno_infantil.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/918/requer-se_informacoes_a_respeito_cirurgias_eletivas..docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/920/dados_atendimento_na_vara_domestica_forum.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/942/informacao_no_5.docx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/962/2703_-_pedido_de_informacao_-_dudu-_controle_interno.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/965/pedido_de_informacao_dentista.docx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/974/2803_pedido_de_informacao_-_micro_arambare.docx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/991/informacao_no_6.docx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/995/requer-se_informacoes_de_contratacao_de_auxiliares_com_a_associacao_educacional_cultural_cangucuense_para_atender_as_demandas_de_alunos_especiais..docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1007/pad.docx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1009/1704_pedido_de_informacao_-_professores_desvios.docx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1011/2023_04_18_pedido_informacao_campeonato_municipal_futsal.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1018/pedido_de_informacao_19-04.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1032/informacao_no_7.docx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1036/02-05_pedido_de_informacoes_ecosul.docx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1044/diaria_motoristas.docx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1046/0405_pedido_de_informacao_-_maquinas_terceirizadas.docx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1047/0405_pedido_de_informacao_-_pavimentacao_santuario_e_posto_branco.docx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1048/0405_pedido_de_informacao_-_caminhao_prancha.docx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1049/0405_pedido_de_informacao_-_casa_da_crianca.docx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1050/0405_pedido_de_informacao_-_antigo_posto_-_vila_fonseca.docx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1051/0405_pedido_de_informacao_-_venda_de_terreno_da_prefeitura.docx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1052/0405_pedido_de_informacao_-camara_fria.docx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1053/0405_pedido_de_informacao_-_banda_aparecida.docx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1055/0405_pedido_de_informacao_-_administradores.docx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1059/pedido_de_informacao_para_saude_e_educacao.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1062/0905_pedido_de_informacao_-_corpo_de_bombeiros.docx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1063/0905_pedido_de_informacao_-_emef_henrique_germano_brockmann.docx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1064/0905_pedido_de_informacao_-_compra_de_madeira.docx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1065/0905_pedido_de_informacao_-_escola_julio_de_castilhos.docx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1067/pad_reiteracao.docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1070/repasse_coesc.docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1071/informacao_no_8.docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1075/brn30055c9aeaa3_052779.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1076/brn30055c9aeaa3_052780.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1091/pedido_de_informacao_para_centro_de_atendimento_de_vitimas_de_violencia_domestica_1.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1092/18-05_pedido_de_informacoes_fundestradas.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1093/informacao_no_9.docx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1095/programa_pavimenta_rs.docx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1096/calcamento_rua_fernando_osorio.docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1104/escola.docx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1110/prodel.docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1116/2905_-_pedido_de_informacao_-_concurso_2016.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1117/2023_05_30_pedido_informacao_conselhos_municipais.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1118/2023_05_30_pedido_informacao_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1119/2023_05_30_pedido_informacao_compra_notebooks_e_tabletes.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1120/2023_05_30_pedido_informacao_aluguel_carros_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1121/2305_pedido_de_informacao_-_estradas_rodeios_e_festas.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1142/0606_pedido_de_informacao_-_protocolo_ariovando.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1144/2023_06_07_pedido_informacao_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1145/2023_06_07_pedido_informacao_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1150/oficio_17.docx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1193/3006_pedido_de_informacao_-_camara_fria2.docx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1194/3006_pedido_de_informacao_-_cestas_basicas_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1207/2023_07_03_pedido_informacao_2__compra_notebooks_e_tabletes.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1208/pedi_87.2023_-_arion_braga.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1214/informacao_no_10.docx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1225/1307_pedido_de_informacao_-_motoristas.docx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1226/1307_pedido_de_informacao_-_lampadas.docx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1242/2107_pedido_de_informacao_-_corpo_de_bombeiros2.docx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1258/2507_pedido_de_informacao_-_rocadeiras.docx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1261/pedido_de_info_ccj_doacao_terreno_.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1262/pad_2017-2018-2019-2020..docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1263/pedido_de_informacao_no_95.2023.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1266/pedido_de_informacao_agentes_comunitarios_de_saude.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1282/repasse_coesc_2.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1296/1608_pedido_de_informacao_-_lixo_reciclavel.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1303/2023_08_21_pedido_informacao_bolsa_familia_e_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1322/informacao_no_11.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1324/2023_08_25_pedido_informacao_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1343/2908_pedido_de_informacao_-_quadra_santo_angelo.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1344/2908_pedido_de_informacao_-_posto_col._palma.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1354/2023_08_25_pedido_informacao_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1379/processo_administrativo_de_sindicancia.docx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1382/1209_pedido_de_informacao_-_contratos_lixo.docx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1391/2023_09_22_pedido_informacao_reajuste_salario_tecnicos_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1412/orcamento.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1416/0310_pedido_de_informacao_-_piso_enf._2.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1417/0310_pedido_de_informacao_-_contrato_educacao.docx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1423/2023_10_03_pedido_informacao_salario_tecnicos_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1430/informacao_no_12.docx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1450/informacao_no_13.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1457/1810_pedido_de_informacao_-_contratos_educacao_2.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1462/1810_pedido_de_informacao_-_escola_firmina.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1466/referente_ao_transporte_de_pacientes_transportados_para_a_cidade_de_rio_grande_no_dia_22_de_outubro_de_2023..docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1475/2410_pedido_de_informacao_-_prefeito_incra.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1476/2410_pedido_de_informacao_-_gratificacao_servidores.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1481/pedido_de_informacao_-_solicito_informacoes_sobre_o_nao_estabelecimento_da_lei_no_5.473-23_que_versa_sobre_o_plantao_veterinario.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1482/informacao_no_14.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1491/3010_pedido_de_informacao_-_contratos_tercerizadas.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1498/0111_pedido_de_informacao_-_divida_ativa_cgu.docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1502/0111_pedido_de_informacao_-_quadra_carlos_soares.docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1520/0611_pedido_de_informacao_-_dividas_ajuizadas.docx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1521/0611_pedido_de_informacao_-_corpo_de_bombeiros_cgu.docx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1540/1011_pedido_de_informacao_-_casa_da_crianca.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1543/2023_11_13_pedido_informacao_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1567/pedido_de_informacoes_internet.docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1589/13_pedido_de_informacao_-_dentistas.docx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1597/21_pedido_de_informacao_-_leilao.docx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1598/21_pedido_de_informacao_-_posto_branco.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1599/21_pedido_de_informacao_-_folha_de_pagamento.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1600/21_pedido_de_informacao_-_escavadeira_hifraulica.docx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1601/21_pedido_de_informacao_-_patrola_oficina.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1602/21_pedido_de_informacao_-_patrola_pelotas.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1617/2023_11_27_pedido_informacao_pavimentacao_posto_branco.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1621/2811_pedido_de_informacao_-_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1622/2711_pedido_de_informacao_-_trator_onibus.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1623/informacao_no_15.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1631/0112_pedido_de_informacao_-_casa_da_crianca.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1634/pedido_de_informacao_palestrantes_escolas.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1643/0512_requerimento_-_contratos_tercerizadas.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1644/0512_requerimento_-_alugueis_de_predios.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1645/0512_requerimento_-_carro_adaptado_heinze.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1649/informacao_no_16.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1663/1412_pedido_de_informacao_-_posicao_icms.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1664/1412_pedido_de_informacao_-_repasses_hcc.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1665/1812_pedido_de_informacao_-_ppci_ginasio.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1666/1812_pedido_de_informacao_-_natal_serra_do_sul.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1667/1812_pedido_de_informacao_-_emenda_centro_eventos.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1668/1412_pedido_de_informacao_-_anuncio_hospital.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1669/2023_12_18_pedido_informacao__reducao_numeros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1674/1812_pedido_de_informacao_-madrid.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1698/informacao_no_17.docx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1701/pista_de_rodeio.docx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1721/1912_pedido_de_informacao_-_divida_ativa_cgu_novo.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1148/pc01.2023.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1149/brn30055c9aeaa3_053039.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2023/1209/pc_03.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H985"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="226.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="225.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>