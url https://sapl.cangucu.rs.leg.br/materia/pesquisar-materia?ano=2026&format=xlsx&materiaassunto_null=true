--- v0 (2026-02-09)
+++ v1 (2026-05-14)
@@ -10,461 +10,3051 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2232" uniqueCount="995">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3620</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Domingues Martins (Dudu), Darci Ropke, Emerson Henzel Machado, Jardel Souza de Oliveira, Marcelo Romig Maron, Ritiéli Sampaio, Rubens Angelin de Vargas</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3620/hino_ass.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ARTIGO 4º DA LEI ORGÂNICA DO MUNICÍPIO DE CANGUÇU PARA INCLUIR O HINO MUNICIPAL COMO SÍMBOLO OFICIAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3707</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Ritiéli Sampaio</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3707/emissao_a57fbcd9f617a7538ec1a5ae_memorando-2--426-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AS MÃES SOLO, RESPONSÁVEIS LEGAIS POR FILHO(A) COM DEFICIÊNCIA</t>
+  </si>
+  <si>
+    <t>3783</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Arion Luiz Borges Braga</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3783/plc_2.2026_me_045.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA OS ARTIGOS 14 E 206 DA LEI MUNICIPAL Nº 2.239/2003 (ESTATUTO DOS SERVIDORES PÚBLICOS DE CANGUÇU) E DÁ OUTRAS PROVIDÊNCIAS.” (MENSAGEM EXECUTIVA N° 045/2026)</t>
+  </si>
+  <si>
     <t>3569</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Diego Romão Helvig Wolter</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3569/institui_o_dia_do_professor__como_feriado_escolar_no_ambito_do_municipio_de_cangucu_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3569/institui_o_dia_do_professor__como_feriado_escolar_no_ambito_do_municipio_de_cangucu_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA DO PROFESSOR” COMO FERIADO ESCOLAR NO ÂMBITO DO MUNICÍPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>2</t>
-[...5 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3572/plo_2.2026_me_001.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3572/plo_2.2026_me_001.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR A LDO2026 E ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 160.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026 E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 001/2026)</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3573/plo_3.2026_me_002.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3573/plo_3.2026_me_002.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 150.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 002/2026)</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3574/plo_4.2026_me_003.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3574/plo_4.2026_me_003.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR A LDO 2026 E ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 1.476.543,59 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 003/2026)</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3577/plo_5.2026_me_004.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3577/plo_5.2026_me_004.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 2.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 004/2026)</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Adilson Schuch</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3593/emissao_tafecsole907ffcdb1912b18893559f7_memorando-130-2026_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3593/emissao_tafecsole907ffcdb1912b18893559f7_memorando-130-2026_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO TICKET ALIMENTOS DA AGRICULTURA FAMILIAR CAMPONESA SOLIDÁRIA (TAFECSOL) NO MUNICÍPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Maica Tainara</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3594/assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3594/assinado.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COOPERATIVA DE TRABALHO EM COLETA SELETIVA DE RESIDUOS SOLIDOS DE CANGUÇU – COOPERSOL. CNPJ: 06.079.423/0001-25;</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3598/me_05.2026.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3598/me_05.2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR A LDO 2026 E ABRE CRÉDITO ESPECIAL POR SUPERÁVIT NO VALOR DE R$ 112.250,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS (MENSAGEM EXECUTIVA Nº 005/2026).</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3599/me_06.2026.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3599/me_06.2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A LDO 2026 E ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT NO VALOR DE R$ 129.472,38 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS (MENSAGEM EXECUTIVA 006/2026).</t>
   </si>
   <si>
+    <t>3613</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3613/me_007.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT NO VALOR DE R$ 95.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS (MENSAGEM EXECUTIVA Nº 007/2026).</t>
+  </si>
+  <si>
+    <t>3614</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3614/me_008.2026.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR A LDO 2026 E ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$70.445,19 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA 008/2026).</t>
+  </si>
+  <si>
+    <t>3615</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3615/me_009.2026_ret.pdf</t>
+  </si>
+  <si>
+    <t>“CONCEDE A REVISÃO GERAL ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA 009/2026).</t>
+  </si>
+  <si>
+    <t>3616</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3616/plo_13.2026_me_010.pdf</t>
+  </si>
+  <si>
+    <t>“CONCEDE A REVISÃO GERAL DOS VENCIMENTOS AOS SERVIDORES DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 010/2026)</t>
+  </si>
+  <si>
+    <t>3617</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3617/plo_14.2026_me_011.pdf</t>
+  </si>
+  <si>
+    <t>“CORRIGE VALOR DO TICKET ALIMENTAÇÃO, ESTABELECE NOVO PERCENTUAL DE PARTICIPAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, ALTERA A LEI MUNICIPAL N° 2.272/2003 E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 011/2026)</t>
+  </si>
+  <si>
+    <t>3618</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3618/me_012.2026_ret.pdf</t>
+  </si>
+  <si>
+    <t>“ATUALIZAÇÃO MONETÁRIA DOS VALORES DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA 012/2026).</t>
+  </si>
+  <si>
+    <t>3622</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3622/plo_16.2026_me_013.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT NO VALOR DE R$ 132.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 013/2026)</t>
+  </si>
+  <si>
+    <t>3623</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3623/plo_17.2026_me_014.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR A LDO 2026 E ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT NO VALOR DE R$ 94.619,02 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 014/2026)</t>
+  </si>
+  <si>
+    <t>3630</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3630/institui_o_programa_escola_amiga_do_agro_na_rede_de_educacao_basica_de_cangucu..pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA ESCOLA AMIGA DO AGRO NA REDE DE EDUCAÇÃO BÁSICA DE CANGUÇU</t>
+  </si>
+  <si>
+    <t>3634</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3634/concede_a_revisao_geral_anual_dos_vencimentos_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A REVISÃO GERAL ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>3635</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3635/corrige_o_valor_do_auxilio-alimentacao_camara.pdf</t>
+  </si>
+  <si>
+    <t>CORRIGE O VALOR DO AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL ESTIPULADO PELA LEI Nº 5.677 DE 13 DE FEVEREIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>3636</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3636/plo_21.2026_me_015.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$1.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 015/2026)</t>
+  </si>
+  <si>
+    <t>3642</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3642/plo_22.2026_ret.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 7º DA LEI MUNICIPAL Nº 5209/2021, QUE ESTABELECE AS POLÍTICAS MUNICIPAIS PARA AS MULHERES E REGULAMENTA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER – CMDM.</t>
+  </si>
+  <si>
+    <t>3663</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3663/emissao_78ea85e9930a87941e86e811_memorando-350-2026_assinado_versaoimpressao_1.pdf</t>
+  </si>
+  <si>
+    <t>"O PODER EXECUTIVO MUNICIPAL PODERÁ REALIZAR ESTUDO DE VIABILIDADE TÉCNICA, ADMINISTRATIVA E ORÇAMENTÁRIA PARA A CRIAÇÃO DA COORDENADORIA MUNICIPAL DA MULHER".</t>
+  </si>
+  <si>
+    <t>3664</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3664/emissao_ba68a688e7f3db3c92d4b3db_memorando-322-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>"GARANTE O AGENDAMENTO DE TRANSPORTE PARA CONSULTAS E O ACESSO PRIORITÁRIO A SERVIÇOS SOCIO ASSISTENCIAIS POR MEIO DO APLICATIVO WHATSAPP PARA PESSOAS NEURODIVERGENTES E PESSOAS COM DEFICIÊNCIA, NO ÂMBITO DO MUNICÍPIO DE CANGUÇU".</t>
+  </si>
+  <si>
+    <t>3671</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3671/016_2026_mensagem_e_projeto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E EMERGENCIALMENTE, PESSOAL PARA A SECRETARIA MUNICIPAL DE PLANEJAMENTO, URBANISMO E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS". (MENSAGEM EXECUTIVA N° 016/2026)</t>
+  </si>
+  <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3673/017_2026_mensagem_e_projeto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA ATRIBUIÇÕES DOS CARGOS DE ODONTÓLOGO DE ATENÇÃO BÁSICA E DE ENFERMEIRO DE QUE DISPÕE A LEI 2605/2005 E ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS". (MENSAGEM EXECUTIVA N° 017/2026)</t>
+  </si>
+  <si>
+    <t>3674</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3674/018_2026_mensagem_e_projeto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 238.822,50 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS". (MENSAGEM EXECUTIVA N° 018/2026)</t>
+  </si>
+  <si>
+    <t>3675</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3675/019_2026_mensagem_e_projeto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 1.421,63 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS". (MENSAGEM EXECUTIVA N° 019/2026)</t>
+  </si>
+  <si>
+    <t>3672</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3672/institui_no_municipio_de_cangucu_o_programa_teacolhe.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI NO MUNICÍPIO DE CANGUÇU, O PROGRAMA TEACOLHE, DESTINADO A CRIAÇÃO DE ESPAÇOS PÚBLICOS INCLUSIVOS E SENSORIAIS PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA–TEA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>3677</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3677/emissao_8aeaf303134ac31af547d970_memorando-353-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DAS PESSOAS COM DEFICIENCIA DE CANGUÇU." CNPJ: 36.083.393/0001-91</t>
+  </si>
+  <si>
+    <t>3688</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3688/mensagem_executiva_021_2026_e_projeto_de_lei_credito_especial_por_anulacao.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$1.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 021/2026)</t>
+  </si>
+  <si>
+    <t>3689</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3689/mensagem_executiva_023_2026_e_projeto_de_lei_credito_especial_por_superavit.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 30.354,17 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 023/2026)</t>
+  </si>
+  <si>
+    <t>3690</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3690/mensagem_executiva_022_2026_e_projeto_de_lei_credito_especial_por_superavit_obra_posto_branco.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 46.556,10 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 022/2026)</t>
+  </si>
+  <si>
+    <t>3691</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3691/mensagem_executiva_024_2026_e_projeto_de_lei_altera_o_cargo_de_fiscal_tributario.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A REDAÇÃO DOS REQUISITOS DE PROVIMENTO NO CARGO, NÚMERO DE VAGAS DO CARGO DE FISCAL TRIBUTÁRIO PREVISTOS NA LEI Nº 2.605/2005 DE 05/12/2005 E DÁ OUTRAS PROVIDÊNCIAS". (MENSAGEM EXECUTIVA N° 024/2026)</t>
+  </si>
+  <si>
+    <t>3692</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3692/mensagem_executiva_025_2026_e_projeto_de_lei_credito_especial_por_superavit_bombeiros.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 50.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 025/2026)</t>
+  </si>
+  <si>
+    <t>3693</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3693/institui_o_grupo_de_dancas_folcloricas__bauernkreis_como_patrimonio_cultural_e_imaterial_cangucuense..pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O GRUPO DE DANÇAS FOLCLÓRICAS  BAUERNKREIS COMO PATRIMÔNIO CULTURAL E IMATERIAL CANGUÇUENSE.</t>
+  </si>
+  <si>
+    <t>3703</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3703/mensagem_executiva_026_2026_e_projeto_de_lei_credito_especial_por_anulacao_arpa.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 112.747,56 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 026/2026)</t>
+  </si>
+  <si>
+    <t>3704</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3704/mensagem_executiva_027_2026_e_projeto_de_lei_credito_especial_por_anulacao_arpa.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 112.747,56 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA Nº 027/2026)</t>
+  </si>
+  <si>
+    <t>3708</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Domingues Martins (Dudu), Rubens Angelin de Vargas</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3708/plo_cotas_..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ESTABELECIMENTO DO SISTEMA DE COTAS RACIAIS PARA INGRESSO DE NEGROS, PRETOS, PARDOS,QUILOMBOLAS E AMARELOS, BEM COMO DE RESERVA DE VAGAS PARA PESSOAS COM DEFICIÊNCIA (PCDS) E PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, NO ÂMBITO DO SERVIÇO PÚBLICO MUNICIPAL, PARA PROVIMENTO DE CARGOS EFETIVOS E PARA CONTRATAÇÕES</t>
+  </si>
+  <si>
+    <t>3718</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3718/plo_40.2026_me_028.pdf</t>
+  </si>
+  <si>
+    <t>"DECLARA HOSPEDES OFICIAIS DO MUNICÍPIO DE CANGUÇU OS INTEGRANTES DA ASSOCIAÇÃO CULTURAL E RECREATIVA BELÉM E GRUPO DE DANÇAS FRITZADANZ NO PERÍODO DE 30/04/2026 A 04/05/2026 E DÁ OUTRAS PROVIDÊNCIAS". (MENSAGEM EXECUTIVA N° 028/2026)</t>
+  </si>
+  <si>
+    <t>3719</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3719/plo_41.2026_me_029.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 50.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 029/2026)</t>
+  </si>
+  <si>
+    <t>3720</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3720/plo_42.2026_me_030.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 2.677,32 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 030/2026)</t>
+  </si>
+  <si>
+    <t>3721</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3721/plo_43.2026_me_031.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 9.566,05 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 031/2026)</t>
+  </si>
+  <si>
+    <t>3722</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3722/plo_44.2026_me_032.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 45.231,09 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 032/2026)</t>
+  </si>
+  <si>
+    <t>3723</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3723/plo_45.2026_me_033.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 50.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 033/2026)</t>
+  </si>
+  <si>
+    <t>3724</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3724/plo_46.2026_me_034.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 120.000,00, POR TENDÊNCIA DE EXCESSO NO VALOR DE R$ 144.000,00 E POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 26.400,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 034/2026)</t>
+  </si>
+  <si>
+    <t>3725</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3725/plo_47.2026_me_036.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 167.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 036/2026)</t>
+  </si>
+  <si>
+    <t>3730</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3730/plo_48.2026_me_037.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER ÁREA EM COMODATO PARA O ROTARY CLUB DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.” (MENSAGEM EXECUTIVA N° 037/2026)</t>
+  </si>
+  <si>
+    <t>3731</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3731/plo_49.2026_me_038.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR DE FORMA TEMPORÁRIA E EMERGENCIAL PESSOAL PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E ESPORTES PARA O ANO DE 2026 - EM UM TOTAL DE 58 PROFISSIONAIS - E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA N° 038/2026)</t>
+  </si>
+  <si>
+    <t>3741</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3741/plo_50.2026_me_035.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE REQUISIÇÕES DE PEQUENO VALOR NO MUNICÍPIO DE CANGUÇU, DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ARTIGO 100, §§ 3º E 4º DA CONSTITUIÇÃO FEDERAL E DETERMINA OUTRAS PROVIDÊNCIAS". (MENSAGEM EXECUTIVA N° 035/2026)</t>
+  </si>
+  <si>
+    <t>3742</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3742/mensagem_executiva_039_2026_e_projeto_de_lei_veja_mais_brasil_1.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O MUNICÍPIO DE CANGUÇU A FIRMAR PARCERIA COM A ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO (OSCIP) ASSOCIAÇÃO DE SAÚDE DO ESTADO DE SÃO PAULO (ASESP) E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 039/2026)</t>
+  </si>
+  <si>
+    <t>3756</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3756/institui_o_programa_municipal_da_saude_mental_comunitaria_no_municipio_de_cangucu..pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DA SAÚDE MENTAL COMUNITÁRIA NO MUNICÍPIO DE CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3760</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3760/plo_53.2026_me_040.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 1.100,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 040/2026)</t>
+  </si>
+  <si>
+    <t>3761</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3761/plo_54.2026_me_041.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 2.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 041/2026)</t>
+  </si>
+  <si>
+    <t>3765</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3765/plo_55.2026_me_042.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 10.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 042/2026)</t>
+  </si>
+  <si>
+    <t>3766</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Domingues Martins (Dudu)</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3766/projeto_vacinacao_domiciliar_ass.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA O PROGRAMA MUNICIPAL DE VACINAÇÃO DOMICILIAR PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), CRIANÇAS COM PARALISIA E AQUELAS QUE POSSUAM LAUDO MÉDICO QUE COMPROVE ALGUM TRANSTORNO E/OU DIFICULDADE/IMPOSSIBILIDADE DE DESLOCAMENTO.</t>
+  </si>
+  <si>
+    <t>3772</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3772/plo_57.2026_me_044.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 20.000,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 044/2026)</t>
+  </si>
+  <si>
+    <t>3779</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Marcio Schwartz</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3779/antecedentes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI MEDIDA DE PROTEÇÃO INTEGRAL À CRIANÇA, MEDIANTE A EXIGÊNCIA DE CERTIDÃO DE ANTECEDENTES CRIMINAIS PARA PROFISSIONAIS, VOLUNTÁRIOS E DEMAIS AGENTES COM ATUAÇÃO DIRETA EM INSTITUIÇÕES PÚBLICAS MUNICIPAIS, ENTIDADES CONVENIADAS E SERVIÇOS TERCEIRIZADOS."</t>
+  </si>
+  <si>
+    <t>3790</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3790/horario_ubs_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DIVULGAÇÃO OBRIGATÓRIA DE INFORMAÇÕES DOS PROFISSIONAIS DE SAÚDE NAS UNIDADES BÁSICAS DE SAÚDE DE CANGUÇU.”</t>
+  </si>
+  <si>
+    <t>3796</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3796/plo_60.2026_me_046.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 22.680,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA N° 046/2026)</t>
+  </si>
+  <si>
+    <t>3797</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3797/plo_61.2026_me_047.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR POR TENDÊNCIA DE EXCESSO NO VALOR DE R$ 136.558,00 JUNTO A LEI_x000D_
+ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 047/2026)</t>
+  </si>
+  <si>
+    <t>3798</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3798/plo_62.2026_me_043.pdf</t>
+  </si>
+  <si>
+    <t>“CRIA 01 (UMA) VAGA DE AGENTE DE COMBATE ÀS ENDEMIAS, EMPREGADO PÚBLICO REGIME CELETISTA, JUNTO À LEI 2.605/2005, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUIVA N° 043/2026)</t>
+  </si>
+  <si>
+    <t>3813</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3813/plo_63.2026_me_048.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR EXCESSO NO VALOR DE R$ 374.415,94 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 048/2026)</t>
+  </si>
+  <si>
+    <t>3814</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3814/plo_64.2026_me_049.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 185.685,53 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 049/2026)</t>
+  </si>
+  <si>
+    <t>3815</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3815/plo_65.2026_me_050.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DEFINIÇÃO DAS FAIXAS MARGINAIS DE CURSOS D’ÁGUA NATURAIS EM ÁREAS URBANAS CONSOLIDADAS (AUC) NO MUNICÍPIO DE CANGUÇU/RS, NOS TERMOS DA LEI FEDERAL Nº 14.285/2021”.  (MENSAGEM EXECUTIVA N° 050/2026)</t>
+  </si>
+  <si>
+    <t>3828</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3828/lei.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE RUA JOÃO ALBERTO MOTA JACONDINO A RUA PRINCIPAL DO LOTEAMENTO  JACONDINO LIMITADO LTDA, QUE ESTÁ LOCALIZADO NO BAIRRO TRIÂNGULO, CANGUÇU/RS.</t>
+  </si>
+  <si>
+    <t>3829</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3829/plo_67.2026_me_052.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 1.800,00 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 052/2026)</t>
+  </si>
+  <si>
+    <t>3834</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3834/plo_68.2026_me_051.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 40.000,00 JUNTO A LEI_x000D_
+ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 051/2026)</t>
+  </si>
+  <si>
+    <t>3835</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3835/plo_69.2026_me_053.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 56.895,62 JUNTO A LEI_x000D_
+ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 053/2026)</t>
+  </si>
+  <si>
+    <t>3836</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3836/plo_70.2026_me_054.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 48.135,14 JUNTO A LEI_x000D_
+ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 054/2026)</t>
+  </si>
+  <si>
+    <t>3840</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Diego Romão Helvig Wolter, Marcelo Romig Maron, Mauro Renã dos Reis Silveira</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3840/antenas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE.</t>
+  </si>
+  <si>
+    <t>3843</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3843/emissao_b22a9d49f39ac3d41dc000db_memorando-794-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O MÊS “MAIO LARANJA” DE COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3844</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Mauro Renã dos Reis Silveira</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3844/inauguracoes_e_reinaguracoes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO  DE INAUGURAÇÃO E ENTREGA  DE OBRAS PÚBLICAS INACABADAS OU SEM ACESSIBILIDADE E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3846</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3846/mensagem_executiva_055_2026_e_projeto_de_lei_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR TENDÊNCIA DE EXCESSO NO VALOR DE R$ 8.853.013,56 JUNTO A LEI_x000D_
+ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS”. (MENSAGEM EXECUTIVA N° 55/2026)</t>
+  </si>
+  <si>
+    <t>3847</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3847/mensagem_executiva_056_2026_e_projeto_de_lei_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 476.304,39 JUNTO A LEI ORÇAMENTÁRIA ANUAL – LOA 2026, E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA N° 56/2026)</t>
+  </si>
+  <si>
     <t>3570</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3570/concede_a_palca_de_homenagem_e_reconhecimento_para_invernada_adulta_do_ctg_tropeiros_da_amizade.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3570/concede_a_palca_de_homenagem_e_reconhecimento_para_invernada_adulta_do_ctg_tropeiros_da_amizade.pdf</t>
   </si>
   <si>
     <t>CONCEDE A PLACA DE HOMENAGEM E RECONHECIMENTO PARA INVERNADA ADULTA DO CTG TROPEIROS DA AMIZADE.</t>
   </si>
   <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>Diego Romão Helvig Wolter, Emerson Henzel Machado, Marcelo Romig Maron, Marcio Schwartz, Mauro Renã dos Reis Silveira, Paulo Bauer</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3600/frente_parlamentar_tabaco_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NA CÂMARA DE VEREADORES DE CANGUÇU A “FRENTE PARLAMENTAR EM DEFESA DOS PRODUTORES DE TABACO” PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>3601</t>
+  </si>
+  <si>
+    <t>Diego Romão Helvig Wolter, Marcelo Romig Maron, Mauro Renã dos Reis Silveira, Paulo Bauer</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3601/frente_parlamentar_desenvolvimento_econimoco.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NA CÂMARA DE VEREADORES DE CANGUÇU A “FRENTE PARLAMENTAR EM DEFESA DO DESENVOLVIMENTO ECONÔMICO ” PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>3604</t>
+  </si>
+  <si>
+    <t>Jardel Souza de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3604/emissao_94e3a428fdf215cb6b0d1e06_memorando-179-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO CANGUÇUENSE PARA PEDRO HENRIQUE MATIAS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>3606</t>
+  </si>
+  <si>
+    <t>Diego Romão Helvig Wolter, Emerson Henzel Machado, Mauro Renã dos Reis Silveira, Paulo Bauer, Rubens Angelin de Vargas</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3606/frente_parlamentar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NA CÂMARA DE VEREADORES DE CANGUÇU A “FRENTE PARLAMENTAR EM DEFESA DOS CONSUMIDORES DE ENERGIA ELÉTRICA FORNECIDOS PELA CEEE EQUATORIAL.”</t>
+  </si>
+  <si>
+    <t>3607</t>
+  </si>
+  <si>
+    <t>Marcelo Romig Maron</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3607/agro_assinada_correta.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI A FRENTE PARLAMENTAR EM DEFESA DO AGRONEGÓCIO NO MUNÍCIPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>3611</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3611/emissao_ba70f8354e3dc563952e9f21_memorando-205-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>FRENTE PARLAMENTAR EM  DEFESA DA CRIANÇA E DO ADOLESCENTE</t>
+  </si>
+  <si>
+    <t>3619</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3619/merito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO ESPORTIVO E DE LAZER - ADÃO JESUS MARQUES PEREIRA – JESUS PEREIRA PARA NOVO GRUPO ESPORTIVO.</t>
+  </si>
+  <si>
+    <t>3632</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3632/tininho.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO DA AÇÃO SOCIAL TININHO LIMA PARA FAMÍLIA DO SRº CLAUDESTINO COELHO DE LIMA – TININHO LIMA</t>
+  </si>
+  <si>
+    <t>3633</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3633/concede_comenda_merito_empresarial_e_industrial_de_cangucu_para_bar_e_armazem_vila_do_ceu__luiz_eduardo_gilmeister.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EMPRESARIAL E INDUSTRIAL DE CANGUÇU PARA BAR E ARMAZÉM VILA DO CÉU – LUIZ EDUARDO GILMEISTER</t>
+  </si>
+  <si>
+    <t>3645</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3645/emissao_57f14c68a5541db4697c3a96_memorando-264-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI A FRENTE PARLAMENTAR EVANGÉLICA"</t>
+  </si>
+  <si>
+    <t>3646</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3646/frente_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A FRENTE PARLAMENTAR EM DEFESA DA ERS-265 NO ÂMBITO DA CÂMARA MUNICIPAL DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3698</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3698/emissao_34d4d1936d4f0d511b411148_memorando-409-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NA CÂMARA DE VEREADORES DE CANGUÇU A “FRENTE PARLAMENTAR EM DEFESA DO APOSENTADO E DO IDOSO”</t>
+  </si>
+  <si>
+    <t>3713</t>
+  </si>
+  <si>
+    <t>Rubens Angelin de Vargas</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3713/digital_net.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PLACA DE HOMENAGEM E RECONHECIMENTO PARA A EMPRESA DIGITAL NET</t>
+  </si>
+  <si>
+    <t>3728</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3728/decreto_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A FRENTE PARLAMENTAR ANTIRRASCISTA NO MUNICIPIO DE CANGUÇU/RS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>3776</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3776/tininho_helton.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO DA AÇÃO SOCIAL TININHO LIMA PARA SR. HELTON SANTOS.</t>
+  </si>
+  <si>
+    <t>3778</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3778/assinado_tininho.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO DA AÇÃO SOCIAL TININHO LIMA PARA SR. ARNALDO DIAS (DIRICO).</t>
+  </si>
+  <si>
+    <t>3786</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3786/lindomar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU LUIS ROBERTO SOARES DE OLIVEIRA PARA LINDOMAR SILVA DE SOUZA..</t>
+  </si>
+  <si>
+    <t>3787</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3787/emissao_c0b6cf74521dfe55141d8852_memorando-644-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU LUIS ROBERTO SOARES DE OLIVEIRA PARA VANDERLEI SILVA DE SOUZA.</t>
+  </si>
+  <si>
+    <t>3788</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3788/marta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SAÚDE DE CANGUÇU DR. WELTON TERRES PARA MARTA COUTO DE OLIVIRA MADRID.</t>
+  </si>
+  <si>
+    <t>3789</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3789/assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA JOAQUIM TEIXEIRA NUNES PARA DIEGO SCHUG DA SILVA.</t>
+  </si>
+  <si>
+    <t>3793</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3793/tairine_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SAÚDE DE CANGUÇU DR. WELTON TERRES PARA  TAIRINE DOMINGUES DE SOUZA.</t>
+  </si>
+  <si>
+    <t>3794</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3794/emissao_108d398328ff46edfdddabe1_memorando-662-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SAÚDE DE CANGUÇU DR. WELTON TERRES PARA TRÍSSÍLA PRIEBE KRUSCHARDT.</t>
+  </si>
+  <si>
+    <t>3795</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3795/emissao_1f8593c58681218b9a02179c_memorando-663-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SEGURANÇA PÚBLICA DE CANGUÇU LUIS ROBERTO SOARES DE OLIVEIRA PARA ALEXANDRE MARTINS.</t>
+  </si>
+  <si>
+    <t>3806</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3806/assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO DA AÇÃO SOCIAL TININHO LIMA PARA SRA. CÁRMEN LÚCIA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>3809</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3809/emissao_b2153a0207af429393f892c4_memorando-694-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>FICA CONCEDIDA COMENDA MÉRITO EM EDUCAÇÃO PARA GILDA STERN SCHIAVON.</t>
+  </si>
+  <si>
+    <t>3810</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3810/dl-_comenda_caa_guassu_julia_souza.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO CULTURAL CAA GUASSU PARA JULIA DE SOUZA BARBOSA.</t>
+  </si>
+  <si>
+    <t>3818</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3818/emissao_a38e08b333ded4d6f639561b_memorando-718-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SEGURANÇA PÚBLICA LUIS ROBERTO SOARES DE OLIVEIRA DE CANGUÇU PARA ANTONIO CARLOS CANEZ DOS SANTOS</t>
+  </si>
+  <si>
+    <t>3819</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3819/emissao_e18dc5332e8ad340159dddcb_memorando-719-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SAÚDE DE CANGUÇU PARA LENI VOLZ STRIDER.</t>
+  </si>
+  <si>
+    <t>3820</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3820/pdl_cleia.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO DA AÇÃO SOCIAL TININHO LIMA PARA SR. CLÉIA PICANÇO RIBEIRO.</t>
+  </si>
+  <si>
+    <t>3837</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3837/emissao_sabinaadedbb0f3aad815f990cbce0_memorando-771-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O BRASÃO DO MUNICÍPIO DE CANGUÇU À COMUNIDADE REMANESCENTE QUILOMBOLA BISA SABINA MENDES.</t>
+  </si>
+  <si>
+    <t>3848</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3848/emissao_alf3fc8b4e7b91ba57dd32bb65_memorando-840-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA MÉRITO EM SAÚDE DE CANGUÇU DR. WELTON TERRES PARA ALINE PETERS DUTRA.</t>
+  </si>
+  <si>
+    <t>3849</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3849/concessao_de_placa_de_homenagem_e_reconhecimento_ao_grupo_coletivo_entre_vozes_e_letras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE PLACA DE HOMENAGEM E RECONHECIMENTO AO GRUPO COLETIVO ENTRE VOZES E LETRAS.</t>
+  </si>
+  <si>
+    <t>3629</t>
+  </si>
+  <si>
+    <t>RQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3629/requerimento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO NO MÊS DE MARÇO A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA DA CÂMARA MUNICIPAL SOBRE O ENFRENTAMENTO À VIOLÊNCIA CONTRA A MULHER, COM FOCO NO FORTALECIMENTO DA REDE MUNICIPAL DE PROTEÇÃO E ATENDIMENTO.</t>
+  </si>
+  <si>
+    <t>3697</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3697/emissao_362db5ef0f0b233cbfa06bb0_memorando-406-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJAM INCLUÍDAS NA ORDEM DO DIA PARA VOTAÇÃO, AS MATÉRIAS PLO Nº 28/2026 (ME 19/2026) E PLO Nº 33/2026 (ME 22/2026).</t>
+  </si>
+  <si>
+    <t>3705</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3705/emissao_2fa968ce522883ca9907c68d_memorando-427-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE OS APOSENTADOS, ESPECIALMENTE ACERCA DE COBRANÇAS DE EMPRÉSTIMOS CONSIGNADOS NÃO SOLICITADOS, DIFICULDADES PARAM TRANSFERÊNCIA DO RECEBIMENTO DO BENEFÍCIO PARA OUTRAS INSTITUIÇÕES BANCÁRIAS E DEMAIS TRANSTORNOS ENFRENTADOS PELOS BENEFICIÁRIOS EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3737</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3737/emissao_c34dcc94bd569b892edb31ba_memorando-500-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA INCLUÍDO NA ORDEM DO DIA PARA DELIBERAÇÃO E VOTAÇÃO A PLO 49/2026 (MENSAGEM EXECUTIVA 038/2026). QUE TRATA DE CONTRATAÇÃO TEMPORÁRIA E EMERGENCIAL PARA ÁREA DA EDUCAÇÃO.</t>
+  </si>
+  <si>
+    <t>3743</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3743/requerimento_oftalmo.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA INCLUÍDO NA ORDEM DO DIA PARA DELIBERAÇÃO E VOTAÇÃO A PLO 51/2026 (MENSAGEM EXECUTIVA Nº 039/2026), QUE "AUTORIZA O MUNICÍPIO DE CANGUÇU A FIRMAR PARCERIA COM A ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO (OSCIP) ASSOCIAÇÃO DE SAÚDE DO ESTADO DE SÃO PAULO (ASESP) E DA OUTRAS PROVIDENCIAS."</t>
+  </si>
+  <si>
+    <t>3750</t>
+  </si>
+  <si>
+    <t>Frente Parlamentar em Defesa do Agronegócio</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3750/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS CAUSADOS NAS LAVOURAS DOS PRODUTORES DE ALGUMAS REGIÕES ESPECÍFICAS NO MUNICÍPIO ONDE A FALTA DE CHUVA FOI RECORRENTE.</t>
+  </si>
+  <si>
+    <t>3764</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3764/emissao_18a17d26a24f059489b3ed91_memorando-591-2026_assinado_versaoimpressao_1.pdf</t>
+  </si>
+  <si>
+    <t>ENVIO DE OFÍCIO AO DAER. MELHORIAS NO TREVO DA RS 265 QUE DA ACESSO A CIDADE DE CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3780</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3780/requerimento_dnit_antt_ministerio_dos_transportes.pdf</t>
+  </si>
+  <si>
+    <t>ENVIO DE CORRESPONDÊNCIA  DNIT, ANTT E MINISTÉRIO DOS TRANSPORTES.</t>
+  </si>
+  <si>
+    <t>3791</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3791/emissao_b3edd35a504b78999baf812e_memorando-650-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE O PROCESSO DE CONCESSÃO DAS RODOVIAS DA REGIÃO SUL</t>
+  </si>
+  <si>
+    <t>3821</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3821/rq-_envio_de_corresp.pdf</t>
+  </si>
+  <si>
+    <t>ENVIO DE CORRESPONDÊNCIA PARA O DNIT, ANTT E MINISTÉRIO DOS TRANSPORTES E COORDENADOR DA BANCADA GAÚCHA NA CÂMARA DOS DEPUTADOS</t>
+  </si>
+  <si>
     <t>3580</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>Mauro Renã dos Reis Silveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3580/corredores_do_pantanoso.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3580/corredores_do_pantanoso.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO EM TODOS OS CORREDORES DO PANTANOSO 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>Marcelo Romig Maron</t>
-[...2 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3581/chacara_do_bugre_assinada.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3581/chacara_do_bugre_assinada.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS, CORREDORES E TRAVESSÕES DA CHÁCARA DO BUGRE, 2° DISTRITO</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3582/santa_barbara_assinada.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3582/santa_barbara_assinada.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS, CORREDORES E TRAVESSÕES DA SANTA BARBARA, 2° DISTRITO.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3583/travessao_taquaral_assinado.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3583/travessao_taquaral_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DO TRAVESSÃO TAQUARAL, 2° DISTRITO.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3584/ponte_corredor_dos_coelhos.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3584/ponte_corredor_dos_coelhos.pdf</t>
   </si>
   <si>
     <t>SOLICITO MANUTENÇÃO DA PONTE NO CORREDOR DOS COELHOS QUE LIGA FLORIDA AO PANTANOSO 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>Emerson Henzel Machado</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3587/emissao_57b9b2f4f6278aef9f782c2a_memorando-119-2026_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3587/emissao_57b9b2f4f6278aef9f782c2a_memorando-119-2026_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO DA ESTRADA DO IBRA NO 1° DISTRITO</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3588/corredor_adams.pdf_assi.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3588/corredor_adams.pdf_assi.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO E ALARGAMENTO DO CORREDOR DOS ADANS QUE LIGA AO CORREDOR DO XANADU NA COXILHA DOS PIEGAS 4° DISTRITO</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3589/ceci_ass.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3589/ceci_ass.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO E ALARGAMENTO CORREDOR DO PASSO DO ATALHO (CORREDOR DA FALECIDA CECI )</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3590/irara_ass.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3590/irara_ass.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO E ALARGAMENTO CORREDOR IRARA E CORREDOR DA INES DEVIDO AO COMEÇO DO ANO LETIVO.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3591/barra_ass.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3591/barra_ass.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E CASCALHAMENTO E ALARGAMENTO PASSO DA BARRA , ESTRADA QUE DA ACESSO A MORRO REDONDO E CORREDORES ADJACENTES.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3592/ares.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3592/ares.pdf</t>
   </si>
   <si>
     <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO E ALARGAMENTO CORREDOR DO ARES ALEGRE 1° DISTRITO.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3595/emissao_4cdf3440a6d92eb4bc11f921_memorando-132-2026_assinado_versaoimpressao_1.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3595/emissao_4cdf3440a6d92eb4bc11f921_memorando-132-2026_assinado_versaoimpressao_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO PROVIDÊNCIAS PARA QUE SEJA REALIZADA A MANUTENÇÃO E RECUPERAÇÃO DA RUA NÃO PAVIMENTADA 21 DE ABRIL  – TRAVESSA A (EM ANEXO FOTOS DA SITUAÇÃO CRÍTICA DA RUA).</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3597/emissao_pedido433269e5906f5cde73a40c47_memorando-136-2026_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3597/emissao_pedido433269e5906f5cde73a40c47_memorando-136-2026_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO INDICATIVAS NO ENTRONCAMENTO VIÁRIO DA LOCALIDADE DA ARMADA, 5º DISTRITO, QUE DÁ ACESSO AO PASSO DA GUARDA, AO ASSENTAMENTO UNIÃO E AO MUNICÍPIO DE CRISTAL.</t>
   </si>
   <si>
+    <t>3608</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3608/solicito_que_sejam_tomadas_providencias_na_ponte_do_corredor_do_jose_harter_corredor_que_liga_iguatemi_ao_herval_-_2o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJAM TOMADAS PROVIDENCIAS NA PONTE DO CORREDOR DO JOSÉ HARTER CORREDOR QUE LIGA IGUATEMI AO HERVAL - 2º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3609</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3609/solicito_patrolamento_e_encascalhamento_no_corredor_dos_mulle-_4o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DOS MULLE- 4º DISTRITO</t>
+  </si>
+  <si>
+    <t>3610</t>
+  </si>
+  <si>
+    <t>Paulo Bauer</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3610/jose_harter_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO, ENCASCALHAMENTO E ABERTURA DE VIA NO CORREDOR QUE ENTRA NO HORTENCIO ROSA E SAI NO JOSE HARTER.</t>
+  </si>
+  <si>
+    <t>3612</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3612/orredorjose_harter.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO JOSÉ HARTER QUE LIGA IGUATEMI AO  HERVAL.</t>
+  </si>
+  <si>
+    <t>3625</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3625/c_fahl_ass.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E CASCALHAMENTO E ALARGAMENTO CORREDOR DOS FAHL QUE VAI ATE O NOSSA SENHORA APARECIDA NA SANGA FUNDA 4 ° DISTRITO , A PEDIDO DOS MORADORES DEVIDO AS MÁS CONDIÇÕES E AO COMEÇO DO ANO LETIVO. JUSTIFICO O PRESENTE PEDIDO, TENDO EM VISTA AS PÉSSIMAS CONDIÇÕES DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>3626</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3626/solicito_patrolamento_e_encascalhamento_e_abertura_e_poda_da_vegetacao_no_corredor_do_passo_de_pedra_que_liga_faxinal_a_venda_da_lagoa_-_3o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO E ABERTURA E PODA DA VEGETAÇÃO NO CORREDOR DO PASSO DE PEDRA QUE LIGA FAXINAL A VENDA DA LAGOA - 3º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3631</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3631/2pondecorredordoscoelhos.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO MANUTENÇÃO NA SEGUNDA PONTE DO CORREDOR DOS COELHOS FLORIDA AO PANTANOSO 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3637</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3637/solicito_o_patrolamento_encascalhamento_chacara_dos_bugres.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO, ENCASCALHAMENTO E ABERTURA DE VIA NA ESTRADA PRINCIPAL DA CHACARA DOS BUGRES, 2º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3638</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3638/solicito_a_reconstrucao_da_ponte_do_corredor_dos_kruguer-_florida.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A RECONSTRUÇÃO DA PONTE DO CORREDOR DOS KRUGUER,2ºDISTRITO DE CANGUÇÚ.</t>
+  </si>
+  <si>
+    <t>3639</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3639/solicito_a_reconstrucao_da_ponte_do_posto_branco_a_solidez.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A RECONSTRUÇÃO DA PONTE DO CORREDOR DO POSTO BRANCO, QUE LIGA A SOLIDEZ 1º DISTRITO</t>
+  </si>
+  <si>
+    <t>3640</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3640/solicito_o_patrolamento_encascalhamento_travessao_taquaral_e_corredores.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO, ENCASCALHAMENTO E ABERTURA DE VIA NA ESTRADA PRINCIPAL DO TRAVESSÃO TAQUARAL E_x000D_
+CORREDORES.</t>
+  </si>
+  <si>
+    <t>3641</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3641/solicito_o_patrolamento_encascalhamento_cooredor_dos_kruguer-_florida.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO, ENCASCALHAMENTO E ABERTURA DE VIA NO CORREDOR DOS KRUGUER NA FLORIDA, 2 DISTRITO DE CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3643</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3643/emissao_requerimento_2_3831c8f6e5276d4b8d827453_memorando-265-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO INDICATIVAS DE ORIENTAÇÃO DE DESTINO NO ENTRONCAMENTO ENTRE AS LOCALIDADES DE POTREIRO GRANDE E IGUATEMI.</t>
+  </si>
+  <si>
+    <t>3644</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3644/jose_harter_assinado_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NO CORREDOR DO JOSÉ HARTER QUE LIGA A COMUNIDADE FLOR DO IGUATEMI, NO 2° DISTRITO, TENDO EM VISTA AS PÉSSIMAS CONDIÇÕES DA ESTRADA, DIFICULTANDO O TRAFEGO DE VEÍCULOS, PRINCIPALMENTE CAMINHÕES QUE TRANSPORTAM A PRODUÇÃO LOCAL. (LEITE, TABACO ETC)</t>
+  </si>
+  <si>
+    <t>3649</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3649/ponte_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO CONSERTO DE PONTE NO CORREDOR EM FRENTE AO MINE MERCADO PAZ E PEIL LOCALIZADO NA GLORIA, PRIMEIRO DISTRITO DE CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3650</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3650/solicito_que_seja_feita_melhorias_e_troca_de_canos_no_boeiro_localizado_no_corredor_do_duca_que_vai_do_niltinho_ao_dolavio__santo_antonio_-_3o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA FEITA MELHORIAS E TROCA DE CANOS NO BOEIRO LOCALIZADO NO CORREDOR DO DUCA QUE VAI DO NILTINHO AO DOLAVIO – SANTO ANTÔNIO - 3º DISTRITO</t>
+  </si>
+  <si>
+    <t>3651</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3651/estrada_da_gloria_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR EM FRENTE AO MERCADO PAZ E PEIL, LOCALIZADO NA GLORIA PRIMEIRO_x000D_
+DISTRITO DE CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3652</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3652/estrada_do_rincao_do_progresso_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO RINCÃO DO PROGRESSO QUE ENTRA NA CASA DO FINADO DARCI PRESTES E_x000D_
+VAI PARA A PRAINHA.</t>
+  </si>
+  <si>
+    <t>3653</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3653/cerro_grande_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO E ENCASCALHAMENTO DO CERRO GRANDE NA LOCALIDADE DO RINCÃO DO PROGRESSO, TERCEIRO DISTRITO DE_x000D_
+CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3654</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3654/corredor_irara_ass.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E CASCALHAMENTO E ALARGAMENTO NO  CORREDOR DA IRARA , A PEDIDO DOS MORADORES DEVIDO AS PÉSSIMAS  CONDIÇÕES QUE A ESTRADA SE ENCONTRA E AO COMEÇO DO ANO LETIVO.</t>
+  </si>
+  <si>
+    <t>3655</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3655/ponte_corrdor_dos_cardoso.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA RECONSTRUÇÃO DA PONTE NO CORREDOR DOS CARDOSOS QUE LIGA FLORIDA AO IGUATEMI 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3657</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3657/coxilha_ass.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO  DA ESTRADA PRINCIPAL COXILHA DOS CAMPOS ATE O MORRO REDONDO. A PEDIDO DOS MORADORES DEVIDO AS PÉSSIMAS  CONDIÇÕES QUE A ESTRADA .</t>
+  </si>
+  <si>
+    <t>3658</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3658/travessao_ass.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO E ALARGAMENTO NO  CORREDOR QUE ENTRA AO LADO DO ANTIGO SALÃO ALVORADA  , NO TRAVESSÃO QUE VAI ATE A GLADIS MULLER NO PASSO DO ATALHO  PEDIDO DOS MORADORES DEVIDO AS PÉSSIMAS  CONDIÇÕES QUE A ESTRADA SE ENCONTRA  E AO COMEÇO DO ANO LETIVO.</t>
+  </si>
+  <si>
+    <t>3659</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3659/futbar.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO E ALARGAMENTO NO  CORREDOR QUE ENTRA AO LADO DO FUTBAR LAGOA DOS PEREIRA  PEDIDO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES QUE A ESTRADA SE ENCONTRA  E AO COMEÇO DO ANO LETIVO. JUSTIFICO O PRESENTE PEDIDO, TENDO EM VISTA AS PÉSSIMAS CONDIÇÕES DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>3660</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3660/ponte_ass.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO MANUTENÇÃO  DA PONTE NO  PASSO DA BARRA PRÓXIMO A RESIDENCIA DA  LÍDIA MANKE , A   PEDIDO DOS MORADORES DEVIDO AS PÉSSIMAS  CONDIÇÕES QUE A PONTE  SE ENCONTRA .</t>
+  </si>
+  <si>
+    <t>3661</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3661/solicito_que_sejam_tomadas_providencias_na_ponte_do_corredor_dos_bragas__faxinal_3o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJAM TOMADAS PROVIDENCIAS NA PONTE DO CORREDOR DOS BRAGAS – FAXINAL 3º DISTRITO</t>
+  </si>
+  <si>
+    <t>3665</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3665/remanso_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR DOS QUINTANA E CORREDOR DA CHIRCA, PROXIMO A PONTE GRANDE DO_x000D_
+REMANSO.</t>
+  </si>
+  <si>
+    <t>3666</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3666/sao_joao_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA LOCALIDADE RINCAO DO SAO JOAO, PRIMEIRO DISTRITO.</t>
+  </si>
+  <si>
+    <t>3668</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3668/solicito_que_seja_colocado__cascalho_logo_apos_a_ponte_de_concreto_no_corredor_do_sao_joao_no_sentido_sao_joao_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA COLOCADO  CASCALHO LOGO APÓS A PONTE DE CONCRETO NO CORREDOR DO SÃO JOÃO NO SENTIDO SÃO JOÃO/ BOA VISTA.</t>
+  </si>
+  <si>
+    <t>3669</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3669/flor_do_iguatemi.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO E ENCASCALHAMENTO DO CORREDOR QUE ENTRA NA COMUNIDADE FLOR DO IGUATEMI, E RETORNA PROXIMO A CASA COMERCIAL DE EDEMAR NOREMBERG, NO 2º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3670</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3670/solicito_que_seja_colocado_cascalho_acesso_do_sro_renaldo_lopes_duarte_na_coxilha_dos_cunhas..pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA COLOCADO CASCALHO ACESSO DO SRº RENALDO LOPES DUARTE NA COXILHA DOS CUNHAS.</t>
+  </si>
+  <si>
+    <t>3676</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3676/solicito_que_seja_realizada_poda_de_arvores_arvore_na_rua_neusa_paes_do_amaral_296__bairro_fonseca.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA REALIZADA PODA DE ÁRVORES NA RUA NEUSA PAES DO AMARAL 296 – BAIRRO FONSECA.</t>
+  </si>
+  <si>
+    <t>3678</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3678/estradaiguatemio.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NA ESTRADA PRINCIPAL DO IGUATEMI 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3679</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3679/solicito_que_sejam_tomadas_providencias_na_ponte_do_corredor_do_passo_da_olaria_-_1o_distrito_proximo_ao_ex_vereador_ildo_venske..pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJAM TOMADAS PROVIDENCIAS NA PONTE DO CORREDOR DO PASSO DA OLARIA - 1º DISTRITO PRÓXIMO AO EX VEREADOR ILDO VENSKE.</t>
+  </si>
+  <si>
+    <t>3683</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3683/trocadelampadarosalialopes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA TROCA DE LÂMPADA NA RUA ROSÁLIA LOPES PEREIRA COM FERNANDO FERRARI, LÂMPADA QUEIMADA, BAIRRO TRIÂNGULO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3684</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3684/ponterincaoprogressoassinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA MANUTENÇÃO NA PONTE NO RINCÃO DO PROGRESSO 3º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES. LOCALIZAÇÃO 30°59'19.7"S 52°45'26.2"W</t>
+  </si>
+  <si>
+    <t>3685</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3685/corredorsolidez.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA MANUTENÇÃO DE BUEIRO E ESTRADA NA SOLIDEZ CORREDOR ANTES DA COMUNIDADE MANOEL DO REGO À ESQUERDA 1º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3686</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3686/corredorflorida.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA PATROLAMENTO E ABERTURA DE ESTRADA NO CORREDOR QUE ENTRA AO LADO DA COMUNIDADE SANTA MARTA DA FLORIDA 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3687</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3687/lampadasiguatemi.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA MANUTENÇÃO DAS LÂMPADAS DE ILUMINAÇÃO NA REGIÃO DO IGUATEMI 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES. LOCALIZAÇÃO 31°09'23.7"S 52°31'25.6"W</t>
+  </si>
+  <si>
+    <t>3694</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3694/solicito_patrolamento_e_encascalhamento_na_estrada_principal_da_baixada_do_rodeio.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA PRINCIPAL DA BAIXADA DO RODEIO.</t>
+  </si>
+  <si>
+    <t>3695</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3695/solicito_patrolamento_e_encascalhamento_no_corredor_da_antiga_escola_hortencio_rosa_-_2o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DA ANTIGA ESCOLA HORTÊNCIO ROSA - 2º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3696</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3696/emissao_ilc482b4a308cb6d73c4dc3d91b_memorando-400-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO E O ENCASCALHAMENTO NO CORREDOR DO ILC, NAS PROXIMIDADES DO SUPERMERCADO STRELOW, NO SENTIDO DA LOCALIDADE DE POTREIRO GRANDE.</t>
+  </si>
+  <si>
+    <t>3699</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3699/emissao_muletis7a2334e118dff4b6ef2dac3d_memorando-404-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO NO CORREDOR DOS MULÉTIS, NAS PROXIMIDADES DA IGREJA EVANGELISTA SÃO JOÃO.</t>
+  </si>
+  <si>
+    <t>3700</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3700/posto_branco.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO, ENCASCALHAMENTO E ABERTURA DE VIA  NO CORREDOR DO IRIO BERGMANN NO POSTO BRANCO, 1º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3701</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3701/jose_harter_assinada_09032026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO MANUTENÇÃO NA PONTE DO CORREDOR DO SR. JOSÉ HARTER, NO IGUATEMI 2° DISTRITO.</t>
+  </si>
+  <si>
+    <t>3702</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3702/instalacao_da_luz.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A INSTALAÇÃO DE LUZ PÚBLICA NA LOCALIDADE DO FAXINAL, TERCEIRO DISTRITO DE CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3709</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3709/poda.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A PODA DE UMA ÁRVORE PRÓXIMO A PRAÇA DA VILA FONSECA, EM FRENTE AO ENDEREÇO RUA NEUZA PAES DO AMARAL, NUMERO 296.</t>
+  </si>
+  <si>
+    <t>3710</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3710/solicito_a_construcao_de_um_pontilhao_no_corredor_do_miguel_oliveira_no_faxinal_3o_distrito_no_acesso_a_propriedade_do_sr_lori_schellin_e_agostino_quintana_de_candia_em_direcao_a_coxilha_do_fogo..pdf</t>
+  </si>
+  <si>
+    <t>Solicito a construção de um pontilhão no Corredor do Miguel Oliveira no Faxinal 3º Distrito no acesso a propriedade do Sr Lori Schellin e Agostino Quintana de Candia em direção a Coxilha do fogo.</t>
+  </si>
+  <si>
+    <t>3711</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3711/patrolamento_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO E ENCASCALHAMENTO NA LOCALIDADE ENCRUZILHADA DOS GRILOS, PRÓXIMO AO ANTIGO SALÃO ALVORADA,_x000D_
+PRIMEIRO DISTRITO.</t>
+  </si>
+  <si>
+    <t>3714</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3714/alargamento_passo_do_quilombo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO, ALARGAMENTO E CASCALHAMENTO NA ESTRADA DO PASSO DO QUILOMBO, 1° DISTRITO, PASSANDO PELA EMEF VINTE DE SETEMBRO ATÉ A DIVISA COM PELOTAS, TENDO EM VISTA DIVERSAS SOLICITAÇÕES DOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3717</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3717/emissao_99882c0fdf612b9593c5c982_memorando-454-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO URGENTE DA ESTRADA DO CORREDOR DA ASSOCIAÇÃO DA COXILHA DOS AMARAL PASSANDO PELA CHÁCARA DO FALECIDO PEDRO BOEMEKE.</t>
+  </si>
+  <si>
+    <t>3727</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3727/emissao_a9f3bef5236b323c4983658a_memorando-477-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO, ENCASCALHAMENTO E ALARGAMENTO CORREDOR DOS FAHL QUE VAI ATÉ O NOSSA SENHORA APARECIDA NA SANGA FUNDA 4 ° DISTRITO, DEVIDO AS MÁS CONDIÇÕES E A DIFICULDADE DE TRAFEGABILIDADE DOS MORADORES E DO TRASPORTRE ESCOLAR JUSTIFICO O PRESENTE PEDIDO, TENDO EM VISTA AS PÉSSIMAS CONDIÇÕES DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>3732</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3732/pontes_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O QUE SEJAM ADOTADAS MEDIDAS URGENTES VISANDO A CONSTRUÇÃO, RECONSTRUÇÃO E/OU REPAROS NAS PONTES LOCALIZADAS NO INTERIOR DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>3734</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3734/tampa_bueiro_gen_camara_cronel_genes_bento_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA AVERIGUADA E TOMADA AS DEVIDAS PROVIDÊNCIAS NA TAMPA DO BUEIRO LOCALIZADO NA ESQUINA DAS RUAS GENERAL CÂMARA COM CORONEL GENES BENTO, NO CENTRO DA CIDADE.</t>
+  </si>
+  <si>
+    <t>3735</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3735/bueiro_siefert_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA INSTALADO BUEIRO NO CORREDOR DOS SIEFERT, PRÓXIMO A EMEF SÃO JOÃO BATISTA DE LA SALLE, NA GLÓRIA 1° DISTRITO</t>
+  </si>
+  <si>
+    <t>3736</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3736/bueiro_ventinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA INSTALADO BUEIRO NO CORREDOR QUE LIGA A FAVILA AO RINCÃO DOS MAIA, PRÓXIMO A RESIDENCIA DO SR. CARLOS WENDT (VENTINHO)</t>
+  </si>
+  <si>
+    <t>3738</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3738/vilaesperancaherval.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA VILA ESPERANÇA, ENTRANDO PELA ERS 265 NO HERVAL  2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3744</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3744/solicito_patrolamento_e_encascalhamento_em_pontos_criticos_no_corredor_dos_alves_e_estrada_do_rincao_dos_marques_-_4o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO EM PONTOS CRÍTICOS NO CORREDOR DOS ALVES E ESTRADA DO RINCÃO DOS MARQUES - 4º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3745</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3745/solicito_abertura_da_estrada_patrolamento_e_encascalhamento_no_corredor_do_pantanoso_antigo_ptg_galo_pinto__subida_da_ponte.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO ABERTURA DA ESTRADA, PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO PANTANOSO ANTIGO PTG GALO PINTO ( SUBIDA DA PONTE).</t>
+  </si>
+  <si>
+    <t>3746</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3746/solicito_patrolamento_e_encascalhamento_na_estrada_da_subestacao_que_liga_o_trevo_da_rs_265_com_a_br_392.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DA SUBESTAÇÃO QUE LIGA O TREVO DA RS 265 COM A BR 392.</t>
+  </si>
+  <si>
+    <t>3747</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3747/solicito_a_troca_de_duas_lampadas_de_iluminacao_publica_em_frente_ao_piquete_sem_fronteiras__herval_-_2o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A TROCA DE DUAS LÂMPADAS DE ILUMINAÇÃO PÚBLICA EM FRENTE AO PIQUETE SEM FRONTEIRAS– HERVAL- 2º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3748</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3748/solicito_patrolamento_e_encascalhamento_na_estrada_principal_da_baixada_do_rodeio__apresenta_pontos_criticos.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA PRINCIPAL DA BAIXADA DO RODEIO ( APRESENTA PONTOS CRÍTICOS).</t>
+  </si>
+  <si>
+    <t>3751</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3751/ingo_blodorn.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO  ENCASCALHAMENTO E ABERTURA DE VIA  NO CORREDOR QUE DÁ ACESSO A SOLIDEZ, QUE ENTRA NA CASA COMERCIAL DO INGO BLODORN, E SAI PROXIMA A IGREJA MANOEL DO REGO NA SOLIDEZ.</t>
+  </si>
+  <si>
+    <t>3752</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3752/ponte_amaral_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RECONSTRUÇÃO DA PONTE DO CORREDOR QUE LIGA A COXILHA DOS AMARAL AO PASSO DOS OLIVEIRA, NO 1° DISTRITO.</t>
+  </si>
+  <si>
+    <t>3753</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3753/patrolamento_cox_dos_amaral_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO, ALARGAMENTO E CASCALHAMENTO NA ESTRADA PRINCIPAL E RAMIFICAÇÕES DA COX. DOS AMARAL, NO 1° DISTRITO.</t>
+  </si>
+  <si>
+    <t>3755</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3755/emissao_1995368ea84e7224bc6f3d6c_memorando-579-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJAM TOMADAS PROVIDENCIAS NA PONTE DO CORREDOR DO JOSÉ HARTER ( PRIMEIRA PONTE).</t>
+  </si>
+  <si>
+    <t>3757</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3757/rincao_dos_marques.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DO RINCÃO DOS MARQUES - 4º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3758</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3758/ponte_solidez_favila_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO REPAROS NA PONTE DO CORREDOR QUE LIGA SOLIDEZ A FAVILA, NO 1° DISTRITO.</t>
+  </si>
+  <si>
+    <t>3759</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3759/corredor_dos_silveira_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO CASCALHAMENTO NO CORREDOR DOS SILVEIRA, NA FAVILA 1° DISTRITO.</t>
+  </si>
+  <si>
+    <t>3762</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3762/adislon_penning_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO ADILSON PENNING NA FAVILA 1° DISTRITO, DANDO ATENÇÃO ESPECIAL AO TRECHO PRÓXIMO A RESIDÊNCIA DO SR. RUDI HARTWIG.</t>
+  </si>
+  <si>
+    <t>3767</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3767/emissao_c48a9a4338e1b2aa2e9337cc_memorando-606-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO E ABERTURA DA VIA NO CORREDOR DO SRº ARLI TAVARES DOS SANTOS – RINCÃO DOS MARQUES - 4º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3768</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3768/solicito_que_seja_feita_a_rocada_e_retirada_de_vegetacao_na_rua_21_de_abril_logo_apos_o_condominio_do_braun_em_direcao_a_br_392.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA FEITA A ROÇADA E RETIRADA DE VEGETAÇÃO NA RUA 21 DE ABRIL LOGO APÓS O CONDOMÍNIO DO BRAUN EM DIREÇÃO A BR 392.</t>
+  </si>
+  <si>
+    <t>3773</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3773/dutra_ass.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO, ENCASCALHAMENTO E ALARGAMENTO DA ESTRADA DO CORREDOR DOS DUTRA.</t>
+  </si>
+  <si>
+    <t>3774</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3774/corredores_adjacentes_solidez.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO,  ENCASCALHAMENTO  E ABERTURA DE VIA  NO CORREDOR QUE ENTRA A ESQUERDA DO RENATO WACHHOLZ NA SOLIDEZ E SAI PROXIMO A RESIDENCIA DO EDENILSON TREICHOW,E DEMAIS CORREDORES ADJACENTES.</t>
+  </si>
+  <si>
+    <t>3775</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3775/principal_da_solidez.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO, ENCASCALHAMENTO E ABERTURA DE VIA NA ESTRADA PRINCIPAL DA SOLIDEZ</t>
+  </si>
+  <si>
+    <t>3777</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3777/ingo_blodorn.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO, ENCASCALHAMENTO E ABERTURA DE VIA NO CORREDOR DA SOLIDEZ, QUE ENTRA NO COMERCIAL BLODORN NO POSTO BRANCO, E SAI PROXIMO A COMUNIDADE MANOEL DO REGO.</t>
+  </si>
+  <si>
+    <t>3799</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3799/solicito_patrolamento_e_encascalhamento_no_corredor_do_salao_scorpions_que_liga_iguatemi_a_antiga_escola_hortencio_rosa.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO SALÃO SCORPIONS QUE LIGA IGUATEMI A ANTIGA ESCOLA HORTÊNCIO ROSA.</t>
+  </si>
+  <si>
+    <t>3800</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3800/solicito_patrolamento_e_encascalhamento_no_corredor_do_travessao_taquaral.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO TRAVESSÃO TAQUARAL.</t>
+  </si>
+  <si>
+    <t>3801</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3801/solicito_que_sejam_tomadas_providencias_na_ponte_do_corredor_dos_bragas__faxinal_3o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJAM TOMADAS PROVIDENCIAS NA PONTE DO CORREDOR DOS BRAGAS – FAXINAL 3º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3802</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3802/solicito_que_sejam_tomadas_providencias_na_ponte_do_salso_no_corredor_do_passo_do_rosa_-_4_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJAM TOMADAS PROVIDENCIAS NA PONTE DO SALSO NO CORREDOR DO PASSO DO ROSA - 4° DISTRITO.</t>
+  </si>
+  <si>
+    <t>3803</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3803/solicito_patrolamento_e_encascalhamento_na_estrada_principal_do_faxinal_-_3o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA PRINCIPAL DO FAXINAL - 3º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3804</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3804/solicito_patrolamento_e_encascalhamento_na_estrada_do_cerro__santa_clara.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NA ESTRADA DO CERRO – SANTA CLARA.</t>
+  </si>
+  <si>
+    <t>3807</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3807/pontefloridapantanosoxpeladiva.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO MANUTENÇÃO NA PONTE QUE LIGA A FLORIDA AO PANTANOSO, PELO CORREDOR DA DIVA MIRANDA,  2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3816</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3816/solicito_patrolamento_e_encascalhamento_no_corredor_do_diogo_silveira_no_posto_branco_que_sai_na_florida..pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO DIOGO SILVEIRA NO POSTO BRANCO QUE SAI NA FLORIDA.</t>
+  </si>
+  <si>
+    <t>3817</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3817/solicito_patrolamento_e_encascalhamento_no_corredor_do_schneider_no_herval_2o_distrito__entrando_no_valdir_golpec.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO NO CORREDOR DO SCHNEIDER NO HERVAL 2º DISTRITO  ENTRANDO NO VALDIR GOLPEC</t>
+  </si>
+  <si>
+    <t>3825</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3825/principal_do_herval.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA PATROLAMENTO E CASCALHAMENTO NA ESTRADA PRINCIPAL DO HERVAL 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3826</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3826/principla_do_iguatemi.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA PATROLAMENTO E CASCALHAMENTO NA ESTRADA PRINCIPAL DO IGUATEMI 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3827</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3827/andriel_schultz.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA PATROLAMENTO E CASCALHAMENTO NO CORREDOR QUE LIGA O HERVAL AO IGUATEMI, ENTRANDO NO ANDRIEL SCHULTZ NO 2º DISTRITO DESTE MUNICÍPIO. PEDIDO FEITO PELOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3830</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3830/correodr_do_miquita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO CORREDOR DO MIQUITA – FAXINAL 3º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3831</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3831/solicito_patrolamento_e_encascalhamento_corredor_da_pasqualini__faxinal_3o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO CORREDOR DA PASQUALINI – FAXINAL 3º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3832</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3832/solicito_patrolamento_e_encascalhamento_corredor_do_chiquinho__faxinal_3o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO PATROLAMENTO E ENCASCALHAMENTO CORREDOR DO CHIQUINHO – FAXINAL 3º DISTRITO.</t>
+  </si>
+  <si>
+    <t>3833</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3833/solicito_que_seja_feita_limpeza_e_manutencao_na_boca_de_lobo_na_rua_dom_otaviano_em_frente_a_praca_nilson_ramson.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA FEITA LIMPEZA E MANUTENÇÃO NA BOCA DE LOBO NA RUA DOM OTAVIANO EM FRENTE A PRAÇA NILSON RAMSON.</t>
+  </si>
+  <si>
     <t>3575</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Rubens Angelin de Vargas</t>
-[...2 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_descongelamneto..pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_descongelamneto..pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS E LEGAIS NECESSÁRIAS PARA A IMPLEMENTAÇÃO DOS AJUSTES REFERENTES AOS DIREITOS FUNCIONAIS DOS SERVIDORES PÚBLICOS MUNICIPAIS, ANTERIORMENTE CONGELADOS DURANTE A PANDEMIA E DESCONGELADOS PELA LEI COMPLEMENTAR FEDERAL Nº 226, DE 12 DE JANEIRO DE 2026.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3576/casa_acolhimento.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3576/casa_acolhimento.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A IMPLANTAÇÃO DE CASA DE ACOLHIMENTO PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA NO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>Ritiéli Sampaio</t>
-[...2 lines deleted...]
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3578/emissao_30795ccb238da52ef1a52a76_memorando-068-2026_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3578/emissao_30795ccb238da52ef1a52a76_memorando-068-2026_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA INFORMATIVA NA PISTA ATLÉTICA DO GINÁSIO, REGULAMENTANDO O USO DE BICICLETAS ATÉ AS 17H30.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3585/emissao_6299358a5a80b5a80fc8bbb1_memorando-115-2026_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3585/emissao_6299358a5a80b5a80fc8bbb1_memorando-115-2026_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A REVITALIZAÇÃO E/OU SUBSTITUIÇÃO DOS EQUIPAMENTOS DA ACADEMIA AO AR LIVRE LOCALIZADA NA PRAÇA DR. FRANCISCO CARLOS DOS SANTOS - PRAÇA CENTRAL (EM ANEXO FOTOS DA SITUAÇÃO DOS APARELHOS).</t>
   </si>
   <si>
+    <t>3624</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3624/emissao_3baef3182a3829ed316d649d_memorando-232-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ADESÃO AO PROGRAMA ESTADUAL PASSE LIVRE ESTUDANTIL</t>
+  </si>
+  <si>
+    <t>3712</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3712/clinicas_veterinarias_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PODER EXECUTIVO A IMPLANTAÇÃO DE  VAGAS SINALIZADAS COM FAIXA AMARELA PARA CARGA E DESCARGA EM FRENTE ÀS CLÍNICAS VETERINÁRIAS.</t>
+  </si>
+  <si>
+    <t>3726</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3726/decreto_de_emergencia_no_municipio_de_cangucu_devido_a_forte_estiagem_que_assola_pontos_especificos_do_interior_do_nosso_municipio..pdf</t>
+  </si>
+  <si>
+    <t>DECRETO DE EMERGÊNCIA NO MUNICÍPIO DE CANGUÇU DEVIDO A FORTE ESTIAGEM QUE ASSOLA PONTOS ESPECÍFICOS DO INTERIOR DO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3771</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3771/indicacao_concurso_publico.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAR QUE AS TRATATIVAS/ESTUDOS SOBRE O CONCURSO PÚBLICO NO MUNICÍPIO DE CANGUÇU_x000D_
+POSSIBILITEM AOS PRETENDENTES/CANDIDATOS SE INSCREVEREM PARA MAIS DE UMA VAGA/CARGO.</t>
+  </si>
+  <si>
+    <t>3781</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3781/assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAR QUE O PODER EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE INSTITUIR GRATIFICAÇÃO AOS MEMBROS DA COMISSÃO DE HETEROIDENTIFICAÇÃO NOS PROCESSOS DE CONCURSOS PÚBLICOS E SELETIVOS REALIZADOS NO MUNICÍPIO DE CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3805</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3805/emissao_3c7a1139c30f67eb1cab6581_memorando-677-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDO DE VIABILIDADE PARA AMPLIAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO, COMPREENDENDO A ÁREA LOCALIZADA NA ESTRADA DA PEDREIRA ATÉ O FINAL DO LOTEAMENTO DO SR. NERI MAIA, VISANDO POSSIBILITAR A EXPANSÃO ORDENADA DA ÁREA URBANA.</t>
+  </si>
+  <si>
+    <t>3824</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3824/placas_de_sinalizacao_costa_do_arroio_grande.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL EM AMBOS OS LADOS DA PONTE DA COSTA DO ARROIO GRANDE, LOCALIZADA NA DIVISA ENTRE OS MUNICÍPIOS DE CANGUÇU E PELOTAS, VISANDO AMPLIAR A SEGURANÇA VIÁRIA NO LOCAL.</t>
+  </si>
+  <si>
+    <t>3845</t>
+  </si>
+  <si>
+    <t>Diego Romão Helvig Wolter, Emerson Henzel Machado, Marcelo Romig Maron, Mauro Renã dos Reis Silveira, Paulo Bauer, Rubens Angelin de Vargas</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3845/indicacao_cooesc.pdf</t>
+  </si>
+  <si>
+    <t>INDICO QUE SEJA FEITO O REPASSE DE R$300.000,00 MIL REAIS (TREZENTOS MIL REAIS) DO DUODÉCIMO DA CÂMARA DE VEREADORES DE CANGUÇU PARA A COOPERATIVA COOESC.</t>
+  </si>
+  <si>
     <t>3579</t>
   </si>
   <si>
     <t>MTB</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3579/repudio_inspecao_veicular_assinada.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3579/repudio_inspecao_veicular_assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A PLO 3507/2025 QUE ESTA EM TRAMITE NA CÂMARA DOS DEPUTADOS E TRATA SOBRE A INSPEÇÃO VEICULAR PARA VEÍCULOS COM MAIS DE 5 ANOS DE FABRICAÇÃO.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3586/assinado_mocao.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3586/assinado_mocao.pdf</t>
   </si>
   <si>
     <t>O MANDATO DA VEREADORA MAICA, NA CÂMARA MUNICIPAL DE VEREADORES, MANIFESTA PROFUNDA SOLIDARIEDADE E PESAR À FAMÍLIA E AOS AMIGOS DE LETÍCIA FOSTER RODRIGUES, VÍTIMA DE FEMINICÍDIO OCORRIDO NO MUNICÍPIO DE CANGUÇU.</t>
   </si>
   <si>
+    <t>3769</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3769/mocaorepudiopedagios.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO: DECLARO POSICIONAMENTO INSTITUCIONAL CONTRÁRIO À IMPLANTAÇÃO DE QUALQUER MODALIDADE DE COBRANÇA DE PEDÁGIO NAS RODOVIAS DA REGIÃO SUL DO ESTADO DO RIO GRANDE DO SUL, EM VIRTUDE DOS IMPACTOS NEGATIVOS À MOBILIDADE DA POPULAÇÃO, À ECONOMIA REGIONAL E AO DESENVOLVIMENTO SOCIOECONÔMICO DOS MUNICÍPIOS.</t>
+  </si>
+  <si>
+    <t>3770</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3770/mocao_de_apoio_cosulati_ass.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AO MOVIMENTO EM DEFESA DA COSULATI E COBRANÇA DE PROVIDÊNCIAS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RIO GRANDE DO SUL</t>
+  </si>
+  <si>
+    <t>3811</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3811/mocao_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AOS AGRICULTORES, BEM COMO MOÇÃO DE APELO AO SENADO FEDERAL, ESPECIALMENTE À COMISSÃO DE ASSUNTOS ECONÔMICOS (CAE), PARA A URGENTE APRECIAÇÃO DO PROJETO DE LEI Nº 5.122/2023, E TAMBÉM A ADOÇÃO DE MEDIDAS EMERGENCIAIS DE PRORROGAÇÃO DE FINANCIAMENTOS RURAIS.</t>
+  </si>
+  <si>
+    <t>3839</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3839/mocao_de_aplauso_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O MANDATO DA VEREADORA MAICA MANIFESTA MOÇÃO DE APLAUSOS AO MUNICÍPIO DE CANGUÇU PELO DESTAQUE NO PROGRAMA ALFABETIZA TCHÊ, COM RECONHECIMENTO ÀS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL VICTOR MARQUES PORTO, EUCLIDES DA CUNHA E GUIDO TIMM VENSKE, BEM COMO À EMEF MARECHAL DEODORO COMO ESCOLA APOIADA, PELO TRABALHO DESENVOLVIDO NA ALFABETIZAÇÃO DOS ESTUDANTES DA REDE PÚBLICA.</t>
+  </si>
+  <si>
+    <t>3841</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3841/emissao_5ed73d93f037103cf621867f_memorando-784-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO À PREFEITURA MUNICIPAL DE CANGUÇU, AO COLETIVO ENTRE VOZES E LETRAS E A TODOS OS ENVOLVIDOS PELA REALIZAÇÃO DO 2º SEMINÁRIO REGIONAL DE PROMOTORES DAS LÍNGUAS POMERANA E ALEMÃ, EM RECONHECIMENTO À VALORIZAÇÃO E PRESERVAÇÃO DAS LÍNGUAS E CULTURAS DE IMIGRAÇÃO.</t>
+  </si>
+  <si>
+    <t>3739</t>
+  </si>
+  <si>
+    <t>ST</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>Marcelo Romig Maron, Mauro Renã dos Reis Silveira</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3739/substitutivo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores signatários, no uso das atribuições que lhe são atribuídas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa, vem, respeitosamente, apresentar o presente Substitutivo Global, referente ao Projeto de Lei Ordinária protocolado sob a PLO 6/2026 que “DISPÕE SOBRE A INSTITUIÇÃO DO TICKET ALIMENTOS DA AGRICULTURA FAMILIAR CAMPONESA SOLIDÁRIA (TAFECSOL) NO MUNICÍPIO DE CANGUÇU E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>3621</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3621/emenda_modificativa-_inclusao_marcio_schwartz.pdf</t>
+  </si>
+  <si>
+    <t>INCLUSÃO DE NOVO MEMBRO AO DECRETO LEGISLATIVO 05/2026_x000D_
+FRENTE PARLAMENTAR EM DEFESA DOS CONSUMIDORES DE ENERGIA ELETRICA CEEE EQUATORIAL.</t>
+  </si>
+  <si>
+    <t>3627</t>
+  </si>
+  <si>
+    <t>CFIN - Comissão de Finanças, Economia, Orçamento, Planejamento, Fiscalização, Controle, Tributação, Agricul</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3627/plo_12_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Modifica os Art. 2° e 3° do Projeto de Lei Ordinária 12/2026, mensagem executiva 09/2026 que versa sobre “CONCEDE A REVISÃO GERAL ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>3628</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3628/plo_15.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a ementa e o Art. 1° do Projeto de Lei Ordinária 15/2026, mensagem executiva 12/2026 que versa sobre “ATUALIZAÇÃO MONETÁRIA DOS VALORES DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3706</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3706/emenda_modificativa.pdf</t>
+  </si>
+  <si>
+    <t>GARANTE O AGENDAMENTO DE TRANSPORTE PARA CONSULTAS E O ACESSO AOS SERVIÇOS SOCIOASSISTENCIAIS POR MEIO DO APLICATIVO WHATSAPP, NO ÂMBITO DO MUNICÍPIO DE CANGUÇU, ASSEGURADA PRIORIDADE ÀS PESSOAS COM DEFICIÊNCIA E ÀS PESSOAS NEURODIVERGENTES, NOS TERMOS DA LEGISLAÇÃO VIGENTE.</t>
+  </si>
+  <si>
+    <t>3740</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3740/modificativa_assinada_certa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador signatário, no uso das atribuições que lhe são atribuídas pela Lei Orgânica Municipal e pelo Regimento Interno desta Casa, vem, respeitosamente, apresentar a presente Emenda Modificativa onde altera a redação do Parágrafo Único do Art. 1° do Projeto de Lei_x000D_
+Ordinária 49/2026, mensagem executiva 038/2026 que versa sobre “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR DE FORMA TEMPORÁRIA E EMERGENCIAL PESSOAL PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E ESPORTES PARA O ANO DE 2026 - EM UM TOTAL DE 58 PROFISSIONAIS - E DÁ OUTRAS PROVIDÊNCIAS” (MENSAGEM EXECUTIVA N° 038/2026)</t>
+  </si>
+  <si>
+    <t>3749</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3749/emenda_plo_39_.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A EMENTA E A REDAÇÃO DO §1° DO ART. 1° DO PROJETO DE LEI ORDINÁRIA 039/2026.</t>
+  </si>
+  <si>
+    <t>3792</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3792/emissao_3bd7352b6b61aa92d83a3853_memorando-657-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A REDAÇÃO DO ART. 1º FICA ACRESCID_x001D_O A EMENDA AO_x001D_ INCISO_x001D_ XIV A_x001D_ ART. 29 DA LEI C_x001D_OMPLEMENTAR Nº 4.695, DE 2018, C_x001D_OM A SEGUINTE REDAÇÃO_x001D_: XIV – INSENÇÃO_x001D_ D_x001D_O IMPO_x001D_STO_x001D_ PREDIAL E TERRITO_x001D_RIAL URBAN_x001D_O (IPTU) AS MÃES SO_x001D_LO_x001D_ RESPO_x001D_NSÁVEIS LEGAIS P_x001D_OR FILHO_x001D_(A) CO_x001D_M DEFICIÊNCIA, DESDE QUE A RENDA FAMILIAR MENSAL NÃO_x001D_ ULTRAPASSE 02 (D_x001D_OIS) SALÁRIO_x001D_S MÍNIMO_x001D_S E NÃO_x001D_ P_x001D_OSSUINDO_x001D_ MAIS DE UM IMÓVEL EM SEU NO_x001D_ME _x001D_OBSERVADO_x001D_S O_x001D_S CRITÉRIO_x001D_S DE C_x001D_OMPR_x001D_VAÇÃO_x001D_ ESTABELECIDO_x001D_S PELO_x001D_ P_x001D_ODER EXECUTIV_x001D_O MUNICIPAL."</t>
+  </si>
+  <si>
     <t>3596</t>
   </si>
   <si>
     <t>PEDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3596/hora_extra_assinada.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3596/hora_extra_assinada.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE HORA EXTRA PAGA MENSALMENTE AOS FUNCIONÁRIOS DAS SECRETARIAS DE AGRICULTURA, OBRAS E TRANSPORTES CITANDO DE FORMA INDIVIDUAL QUANTAS HORAS CADA FUNCIONÁRIO REALIZOU DURANTE OS MESES DE JANEIRO, FEVEREIRO, MARÇO, ABRIL, MAIO, JUNHO, JULHO, AGOSTO, SETEMBRO, OUTUBRO, NOVEMBRO E DEZEMBRO DE 2025.</t>
   </si>
   <si>
+    <t>3602</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3602/pedido_de_informacao-_agrupamento_de_anos.pdf</t>
+  </si>
+  <si>
+    <t>AGRUPAMENTO DE SÉRIES/ANOS – ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SANTO ÂNGELO NA SOLIDEZ</t>
+  </si>
+  <si>
+    <t>3603</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3603/emissao_7c2c27c0ed12b0432720e17d_memorando-156-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO REFERENTE ÀS EMPRESAS MULTADAS NA PANDEMIA.</t>
+  </si>
+  <si>
+    <t>3605</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3605/pedido_de_informacao_covid.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO REFERENTE A SITUAÇÃO ATUAL DOS CASOS DE COVID 19.</t>
+  </si>
+  <si>
+    <t>3648</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3648/ponte_do_corredor_dos_goncalves_que_liga_faxinal_com_coxilha_do_fogo_-_3o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>PONTE DO CORREDOR DOS GONÇALVES QUE LIGA FAXINAL COM A COXILHA DO FOGO - 3º DISTRITO</t>
+  </si>
+  <si>
+    <t>3656</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3656/cnh_ccs_assinada.pdf</t>
+  </si>
+  <si>
+    <t>QUESTIONAMENTOS REFERENTE A CATEGORIA DA CNH DOS CARGOS EM COMISSÃO (CCS) E FUNÇÕES GRATIFICADAS (FGS) DA PREFEITURA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>3662</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3662/pedidodeinformacao1.pdf</t>
+  </si>
+  <si>
+    <t>COM RELAÇÃO ÀS VIGAS DE MADEIRA PARA PONTES. ● A SECRETARIA MUNICIPAL DE TRANSPORTES, ESTRATÉGIAS RURAIS E LOGÍSTICA, FEZ ALGUMA COMPRA DE VIGAS DE MADEIRA PARA AS PONTES EM 2025/2026? ● SE A RESPOSTA FOR SIM, MANDAR CÓPIA DE TODOS OS EMPENHOS.</t>
+  </si>
+  <si>
+    <t>3680</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3680/hora_extra_restante_secretarias_assinada.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO EM RELAÇÃO ÀS HORAS EXTRAS PAGA MENSALMENTE AOS FUNCIONÁRIOS DOS SEGUINTES SETORES: SECRETARIA DA FAZENDA, ADMINISTRAÇÃO, EDUCAÇÃO, CULTURA, SAÚDE,DESENVOLVIMENTO SOCIAL, PLANEJAMENTO E GABINETE DO PREFEITO, DURANTE OS MESES DE JANEIRO, FEVEREIRO, MARÇO, ABRIL, MAIO, JUNHO, JULHO, AGOSTO, SETEMBRO, OUTUBRO, NOVEMBRO E DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>3715</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3715/gastos_com_ccs_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA INFORMADO A ESTA CASA O VALOR GASTO ANUALMENTE COM CCS, FGS E SECRETÁRIOS MUNICIPAIS NOS ANOS DE 2024 E 2025.</t>
+  </si>
+  <si>
+    <t>3716</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3716/fonodiologo_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA INFORMADO A ESTA CASA, OS SEGUINTES QUESTIONAMENTOS REFERENTE AO ATENDIMENTO DE FONOAUDIÓLOGO PARA CRIANÇAS COM ESPECTRO AUTISTA.</t>
+  </si>
+  <si>
+    <t>3729</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3729/pontes.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE À SITUAÇÃO DAS PONTES NO MUNICÍPIO, NO ÂMBITO DA SECRETARIA MUNICIPAL DE TRANSPORTES, ESTRATÉGIAS RURAIS E LOGÍSTICA, ESPECIALMENTE QUANTO À MANUTENÇÃO E RECONSTRUÇÃO DAS ESTRUTURAS AFETADAS.</t>
+  </si>
+  <si>
+    <t>3733</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3733/mcmv_c_assinatura.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO INFORMAÇÕES A RESPEITO DO PNHR MINHA CASA MINHA VIDA.</t>
+  </si>
+  <si>
+    <t>3754</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3754/informacao_ccs_e_fgs.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO: ASSUNTO: REFERENTE AOS CARGOS COMISSIONADOS (CC´S) E FUNÇÃO GRATIFICADA (FG)</t>
+  </si>
+  <si>
+    <t>3763</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3763/reiteracao_pi_horas_extras.pdf</t>
+  </si>
+  <si>
+    <t>REITERO OS PEDIDOS DE INFORMAÇÕES N° 01/2026 E Nº 08/2026 REFERENTE AS HORAS EXTRAS PAGAS AOS SERVIDORES NO ANO DE 2025.</t>
+  </si>
+  <si>
+    <t>3782</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3782/pedido_de_informacao..pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES ACERCA DA SITUAÇÃO DA DOCUMENTAÇÃO DE PROPRIEDADE E EVENTUAL PROCESSO DE USUCAPIÃO DOS TERRENOS ONDE ESTÃO LOCALIZADAS AS ESCOLAS EMEF GONÇALVES DIAS E EMEF FRANCISCO MEIRELES, BEM COMO SOBRE A INCLUSÃO DAS QUADRAS ESPORTIVAS NAS RESPECTIVAS MATRÍCULAS DOS IMÓVEIS.</t>
+  </si>
+  <si>
+    <t>3784</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3784/plano_diretor_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>SOBRE O PLANO DIRETOR DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3785</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3785/livro_terras_caa-guassu.pdf</t>
+  </si>
+  <si>
+    <t>SOBRE O LIVRO TERRAS CAA-GUASSU.</t>
+  </si>
+  <si>
+    <t>3808</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3808/ccdf.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO SOBRE OS MOTIVOS DA NÃO PARTICIPAÇÃO DO MUNICÍPIO DE CANGUÇU NA SELETIVA DA CCDF.</t>
+  </si>
+  <si>
+    <t>3812</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3812/quadracristorei.pdf</t>
+  </si>
+  <si>
+    <t>EM RELAÇÃO AOS MATERIAIS DE CONSTRUÇÃO DA QUADRA POLIESPORTIVA DA E.M.E.F CRISTO REI._x000D_
+Em relação aos materiais para construção da quadra na escola, qual destino foi dado para os materiais de construção que não estão mais lá ?_x000D_
+Porque a obra não foi realizada?</t>
+  </si>
+  <si>
+    <t>3822</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3822/processo_seletivo.pdf</t>
+  </si>
+  <si>
+    <t>SOBRE O ÚLTIMO PROCESSO SELETIVO REALIZADO PELA PREFEITURA MUNICIPAL DE CANGUÇU.</t>
+  </si>
+  <si>
+    <t>3823</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3823/vagas_disponiveis_para_professores_no_processo_seletivo.pdf</t>
+  </si>
+  <si>
+    <t>SOBRE AS VAGAS DISPONÍVEIS PARA PROFESSORES NO PROCESSO SELETIVO.</t>
+  </si>
+  <si>
+    <t>3838</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3838/emissao_113660b6a51777f7a40220bd_memorando-779-2026_assinado_versaoimpressao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA INFORMADO A ESTA CASA, OS SEGUINTES QUESTIONAMENTOS REFERENTE AO PROGRAMA VEJA MAIS BRASIL, PLO 039/2026</t>
+  </si>
+  <si>
+    <t>3842</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3842/pedido_de_informacao_empenhos_hoteis_assinado.pdf</t>
+  </si>
+  <si>
+    <t>QUESTIONAMENTOS REFERENTE AOS EMPENHOS 3.367 E 3.368 DE 2026.</t>
+  </si>
+  <si>
     <t>3571</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3571/veto_n_1.2026.pdf</t>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3571/veto_n_1.2026.pdf</t>
   </si>
   <si>
     <t>"VETO TOTAL AO PLO 193/2025 QUE "INSTITUI O PROGRAMA DE FARMÁCIAS CREDENCIADAS DE CANGUÇU PARA COBERTURA COMPLEMENTAR DE MEDICAMENTOS DA RELAÇÃO MUNICIPAL DE MEDICAMENTOS (REMUME) E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>3667</t>
+  </si>
+  <si>
+    <t>http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3667/004_2026_assinado_-_veto_plo_07.2026.pdf</t>
+  </si>
+  <si>
+    <t>"VETO TOTAL AO PLO 07/2026 QUE 'DECLARA DE UTILIDADE PÚBLICA A COOPERATIVA DE TRABALHO EM COLETA SELETIVA DE RESIDUOS SOLIDOS DE CANGUÇU – COOPERSOL. CNPJ: 06.079.423/0001-25'"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -768,68 +3358,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3569/institui_o_dia_do_professor__como_feriado_escolar_no_ambito_do_municipio_de_cangucu_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3572/plo_2.2026_me_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3573/plo_3.2026_me_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3574/plo_4.2026_me_003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3577/plo_5.2026_me_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3593/emissao_tafecsole907ffcdb1912b18893559f7_memorando-130-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3594/assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3598/me_05.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3599/me_06.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3570/concede_a_palca_de_homenagem_e_reconhecimento_para_invernada_adulta_do_ctg_tropeiros_da_amizade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3580/corredores_do_pantanoso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3581/chacara_do_bugre_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3582/santa_barbara_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3583/travessao_taquaral_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3584/ponte_corredor_dos_coelhos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3587/emissao_57b9b2f4f6278aef9f782c2a_memorando-119-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3588/corredor_adams.pdf_assi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3589/ceci_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3590/irara_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3591/barra_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3592/ares.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3595/emissao_4cdf3440a6d92eb4bc11f921_memorando-132-2026_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3597/emissao_pedido433269e5906f5cde73a40c47_memorando-136-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_descongelamneto..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3576/casa_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3578/emissao_30795ccb238da52ef1a52a76_memorando-068-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3585/emissao_6299358a5a80b5a80fc8bbb1_memorando-115-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3579/repudio_inspecao_veicular_assinada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3586/assinado_mocao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3596/hora_extra_assinada.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3571/veto_n_1.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3620/hino_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3707/emissao_a57fbcd9f617a7538ec1a5ae_memorando-2--426-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3783/plc_2.2026_me_045.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3569/institui_o_dia_do_professor__como_feriado_escolar_no_ambito_do_municipio_de_cangucu_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3572/plo_2.2026_me_001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3573/plo_3.2026_me_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3574/plo_4.2026_me_003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3577/plo_5.2026_me_004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3593/emissao_tafecsole907ffcdb1912b18893559f7_memorando-130-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3594/assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3598/me_05.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3599/me_06.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3613/me_007.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3614/me_008.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3615/me_009.2026_ret.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3616/plo_13.2026_me_010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3617/plo_14.2026_me_011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3618/me_012.2026_ret.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3622/plo_16.2026_me_013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3623/plo_17.2026_me_014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3630/institui_o_programa_escola_amiga_do_agro_na_rede_de_educacao_basica_de_cangucu..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3634/concede_a_revisao_geral_anual_dos_vencimentos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3635/corrige_o_valor_do_auxilio-alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3636/plo_21.2026_me_015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3642/plo_22.2026_ret.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3663/emissao_78ea85e9930a87941e86e811_memorando-350-2026_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3664/emissao_ba68a688e7f3db3c92d4b3db_memorando-322-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3671/016_2026_mensagem_e_projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3673/017_2026_mensagem_e_projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3674/018_2026_mensagem_e_projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3675/019_2026_mensagem_e_projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3672/institui_no_municipio_de_cangucu_o_programa_teacolhe.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3677/emissao_8aeaf303134ac31af547d970_memorando-353-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3688/mensagem_executiva_021_2026_e_projeto_de_lei_credito_especial_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3689/mensagem_executiva_023_2026_e_projeto_de_lei_credito_especial_por_superavit.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3690/mensagem_executiva_022_2026_e_projeto_de_lei_credito_especial_por_superavit_obra_posto_branco.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3691/mensagem_executiva_024_2026_e_projeto_de_lei_altera_o_cargo_de_fiscal_tributario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3692/mensagem_executiva_025_2026_e_projeto_de_lei_credito_especial_por_superavit_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3693/institui_o_grupo_de_dancas_folcloricas__bauernkreis_como_patrimonio_cultural_e_imaterial_cangucuense..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3703/mensagem_executiva_026_2026_e_projeto_de_lei_credito_especial_por_anulacao_arpa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3704/mensagem_executiva_027_2026_e_projeto_de_lei_credito_especial_por_anulacao_arpa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3708/plo_cotas_..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3718/plo_40.2026_me_028.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3719/plo_41.2026_me_029.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3720/plo_42.2026_me_030.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3721/plo_43.2026_me_031.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3722/plo_44.2026_me_032.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3723/plo_45.2026_me_033.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3724/plo_46.2026_me_034.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3725/plo_47.2026_me_036.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3730/plo_48.2026_me_037.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3731/plo_49.2026_me_038.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3741/plo_50.2026_me_035.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3742/mensagem_executiva_039_2026_e_projeto_de_lei_veja_mais_brasil_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3756/institui_o_programa_municipal_da_saude_mental_comunitaria_no_municipio_de_cangucu..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3760/plo_53.2026_me_040.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3761/plo_54.2026_me_041.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3765/plo_55.2026_me_042.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3766/projeto_vacinacao_domiciliar_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3772/plo_57.2026_me_044.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3779/antecedentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3790/horario_ubs_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3796/plo_60.2026_me_046.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3797/plo_61.2026_me_047.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3798/plo_62.2026_me_043.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3813/plo_63.2026_me_048.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3814/plo_64.2026_me_049.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3815/plo_65.2026_me_050.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3828/lei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3829/plo_67.2026_me_052.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3834/plo_68.2026_me_051.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3835/plo_69.2026_me_053.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3836/plo_70.2026_me_054.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3840/antenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3843/emissao_b22a9d49f39ac3d41dc000db_memorando-794-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3844/inauguracoes_e_reinaguracoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3846/mensagem_executiva_055_2026_e_projeto_de_lei_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3847/mensagem_executiva_056_2026_e_projeto_de_lei_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3570/concede_a_palca_de_homenagem_e_reconhecimento_para_invernada_adulta_do_ctg_tropeiros_da_amizade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3600/frente_parlamentar_tabaco_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3601/frente_parlamentar_desenvolvimento_econimoco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3604/emissao_94e3a428fdf215cb6b0d1e06_memorando-179-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3606/frente_parlamentar_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3607/agro_assinada_correta.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3611/emissao_ba70f8354e3dc563952e9f21_memorando-205-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3619/merito_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3632/tininho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3633/concede_comenda_merito_empresarial_e_industrial_de_cangucu_para_bar_e_armazem_vila_do_ceu__luiz_eduardo_gilmeister.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3645/emissao_57f14c68a5541db4697c3a96_memorando-264-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3646/frente_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3698/emissao_34d4d1936d4f0d511b411148_memorando-409-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3713/digital_net.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3728/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3776/tininho_helton.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3778/assinado_tininho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3786/lindomar_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3787/emissao_c0b6cf74521dfe55141d8852_memorando-644-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3788/marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3789/assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3793/tairine_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3794/emissao_108d398328ff46edfdddabe1_memorando-662-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3795/emissao_1f8593c58681218b9a02179c_memorando-663-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3806/assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3809/emissao_b2153a0207af429393f892c4_memorando-694-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3810/dl-_comenda_caa_guassu_julia_souza.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3818/emissao_a38e08b333ded4d6f639561b_memorando-718-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3819/emissao_e18dc5332e8ad340159dddcb_memorando-719-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3820/pdl_cleia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3837/emissao_sabinaadedbb0f3aad815f990cbce0_memorando-771-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3848/emissao_alf3fc8b4e7b91ba57dd32bb65_memorando-840-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3849/concessao_de_placa_de_homenagem_e_reconhecimento_ao_grupo_coletivo_entre_vozes_e_letras_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3629/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3697/emissao_362db5ef0f0b233cbfa06bb0_memorando-406-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3705/emissao_2fa968ce522883ca9907c68d_memorando-427-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3737/emissao_c34dcc94bd569b892edb31ba_memorando-500-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3743/requerimento_oftalmo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3750/requerimento.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3764/emissao_18a17d26a24f059489b3ed91_memorando-591-2026_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3780/requerimento_dnit_antt_ministerio_dos_transportes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3791/emissao_b3edd35a504b78999baf812e_memorando-650-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3821/rq-_envio_de_corresp.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3580/corredores_do_pantanoso.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3581/chacara_do_bugre_assinada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3582/santa_barbara_assinada.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3583/travessao_taquaral_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3584/ponte_corredor_dos_coelhos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3587/emissao_57b9b2f4f6278aef9f782c2a_memorando-119-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3588/corredor_adams.pdf_assi.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3589/ceci_ass.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3590/irara_ass.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3591/barra_ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3592/ares.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3595/emissao_4cdf3440a6d92eb4bc11f921_memorando-132-2026_assinado_versaoimpressao_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3597/emissao_pedido433269e5906f5cde73a40c47_memorando-136-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3608/solicito_que_sejam_tomadas_providencias_na_ponte_do_corredor_do_jose_harter_corredor_que_liga_iguatemi_ao_herval_-_2o_distrito.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3609/solicito_patrolamento_e_encascalhamento_no_corredor_dos_mulle-_4o_distrito.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3610/jose_harter_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3612/orredorjose_harter.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3625/c_fahl_ass.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3626/solicito_patrolamento_e_encascalhamento_e_abertura_e_poda_da_vegetacao_no_corredor_do_passo_de_pedra_que_liga_faxinal_a_venda_da_lagoa_-_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3631/2pondecorredordoscoelhos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3637/solicito_o_patrolamento_encascalhamento_chacara_dos_bugres.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3638/solicito_a_reconstrucao_da_ponte_do_corredor_dos_kruguer-_florida.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3639/solicito_a_reconstrucao_da_ponte_do_posto_branco_a_solidez.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3640/solicito_o_patrolamento_encascalhamento_travessao_taquaral_e_corredores.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3641/solicito_o_patrolamento_encascalhamento_cooredor_dos_kruguer-_florida.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3643/emissao_requerimento_2_3831c8f6e5276d4b8d827453_memorando-265-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3644/jose_harter_assinado_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3649/ponte_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3650/solicito_que_seja_feita_melhorias_e_troca_de_canos_no_boeiro_localizado_no_corredor_do_duca_que_vai_do_niltinho_ao_dolavio__santo_antonio_-_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3651/estrada_da_gloria_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3652/estrada_do_rincao_do_progresso_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3653/cerro_grande_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3654/corredor_irara_ass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3655/ponte_corrdor_dos_cardoso.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3657/coxilha_ass.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3658/travessao_ass.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3659/futbar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3660/ponte_ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3661/solicito_que_sejam_tomadas_providencias_na_ponte_do_corredor_dos_bragas__faxinal_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3665/remanso_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3666/sao_joao_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3668/solicito_que_seja_colocado__cascalho_logo_apos_a_ponte_de_concreto_no_corredor_do_sao_joao_no_sentido_sao_joao_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3669/flor_do_iguatemi.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3670/solicito_que_seja_colocado_cascalho_acesso_do_sro_renaldo_lopes_duarte_na_coxilha_dos_cunhas..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3676/solicito_que_seja_realizada_poda_de_arvores_arvore_na_rua_neusa_paes_do_amaral_296__bairro_fonseca.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3678/estradaiguatemio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3679/solicito_que_sejam_tomadas_providencias_na_ponte_do_corredor_do_passo_da_olaria_-_1o_distrito_proximo_ao_ex_vereador_ildo_venske..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3683/trocadelampadarosalialopes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3684/ponterincaoprogressoassinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3685/corredorsolidez.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3686/corredorflorida.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3687/lampadasiguatemi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3694/solicito_patrolamento_e_encascalhamento_na_estrada_principal_da_baixada_do_rodeio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3695/solicito_patrolamento_e_encascalhamento_no_corredor_da_antiga_escola_hortencio_rosa_-_2o_distrito.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3696/emissao_ilc482b4a308cb6d73c4dc3d91b_memorando-400-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3699/emissao_muletis7a2334e118dff4b6ef2dac3d_memorando-404-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3700/posto_branco.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3701/jose_harter_assinada_09032026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3702/instalacao_da_luz.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3709/poda.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3710/solicito_a_construcao_de_um_pontilhao_no_corredor_do_miguel_oliveira_no_faxinal_3o_distrito_no_acesso_a_propriedade_do_sr_lori_schellin_e_agostino_quintana_de_candia_em_direcao_a_coxilha_do_fogo..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3711/patrolamento_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3714/alargamento_passo_do_quilombo_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3717/emissao_99882c0fdf612b9593c5c982_memorando-454-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3727/emissao_a9f3bef5236b323c4983658a_memorando-477-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3732/pontes_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3734/tampa_bueiro_gen_camara_cronel_genes_bento_assinada.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3735/bueiro_siefert_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3736/bueiro_ventinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3738/vilaesperancaherval.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3744/solicito_patrolamento_e_encascalhamento_em_pontos_criticos_no_corredor_dos_alves_e_estrada_do_rincao_dos_marques_-_4o_distrito.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3745/solicito_abertura_da_estrada_patrolamento_e_encascalhamento_no_corredor_do_pantanoso_antigo_ptg_galo_pinto__subida_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3746/solicito_patrolamento_e_encascalhamento_na_estrada_da_subestacao_que_liga_o_trevo_da_rs_265_com_a_br_392.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3747/solicito_a_troca_de_duas_lampadas_de_iluminacao_publica_em_frente_ao_piquete_sem_fronteiras__herval_-_2o_distrito.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3748/solicito_patrolamento_e_encascalhamento_na_estrada_principal_da_baixada_do_rodeio__apresenta_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3751/ingo_blodorn.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3752/ponte_amaral_assinada.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3753/patrolamento_cox_dos_amaral_assinada.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3755/emissao_1995368ea84e7224bc6f3d6c_memorando-579-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3757/rincao_dos_marques.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3758/ponte_solidez_favila_assinada.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3759/corredor_dos_silveira_assinada.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3762/adislon_penning_assinada.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3767/emissao_c48a9a4338e1b2aa2e9337cc_memorando-606-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3768/solicito_que_seja_feita_a_rocada_e_retirada_de_vegetacao_na_rua_21_de_abril_logo_apos_o_condominio_do_braun_em_direcao_a_br_392.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3773/dutra_ass.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3774/corredores_adjacentes_solidez.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3775/principal_da_solidez.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3777/ingo_blodorn.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3799/solicito_patrolamento_e_encascalhamento_no_corredor_do_salao_scorpions_que_liga_iguatemi_a_antiga_escola_hortencio_rosa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3800/solicito_patrolamento_e_encascalhamento_no_corredor_do_travessao_taquaral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3801/solicito_que_sejam_tomadas_providencias_na_ponte_do_corredor_dos_bragas__faxinal_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3802/solicito_que_sejam_tomadas_providencias_na_ponte_do_salso_no_corredor_do_passo_do_rosa_-_4_distrito.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3803/solicito_patrolamento_e_encascalhamento_na_estrada_principal_do_faxinal_-_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3804/solicito_patrolamento_e_encascalhamento_na_estrada_do_cerro__santa_clara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3807/pontefloridapantanosoxpeladiva.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3816/solicito_patrolamento_e_encascalhamento_no_corredor_do_diogo_silveira_no_posto_branco_que_sai_na_florida..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3817/solicito_patrolamento_e_encascalhamento_no_corredor_do_schneider_no_herval_2o_distrito__entrando_no_valdir_golpec.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3825/principal_do_herval.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3826/principla_do_iguatemi.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3827/andriel_schultz.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3830/correodr_do_miquita.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3831/solicito_patrolamento_e_encascalhamento_corredor_da_pasqualini__faxinal_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3832/solicito_patrolamento_e_encascalhamento_corredor_do_chiquinho__faxinal_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3833/solicito_que_seja_feita_limpeza_e_manutencao_na_boca_de_lobo_na_rua_dom_otaviano_em_frente_a_praca_nilson_ramson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_descongelamneto..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3576/casa_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3578/emissao_30795ccb238da52ef1a52a76_memorando-068-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3585/emissao_6299358a5a80b5a80fc8bbb1_memorando-115-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3624/emissao_3baef3182a3829ed316d649d_memorando-232-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3712/clinicas_veterinarias_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3726/decreto_de_emergencia_no_municipio_de_cangucu_devido_a_forte_estiagem_que_assola_pontos_especificos_do_interior_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3771/indicacao_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3781/assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3805/emissao_3c7a1139c30f67eb1cab6581_memorando-677-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3824/placas_de_sinalizacao_costa_do_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3845/indicacao_cooesc.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3579/repudio_inspecao_veicular_assinada.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3586/assinado_mocao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3769/mocaorepudiopedagios.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3770/mocao_de_apoio_cosulati_ass.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3811/mocao_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3839/mocao_de_aplauso_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3841/emissao_5ed73d93f037103cf621867f_memorando-784-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3739/substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3621/emenda_modificativa-_inclusao_marcio_schwartz.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3627/plo_12_assinada.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3628/plo_15.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3706/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3740/modificativa_assinada_certa.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3749/emenda_plo_39_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3792/emissao_3bd7352b6b61aa92d83a3853_memorando-657-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3596/hora_extra_assinada.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3602/pedido_de_informacao-_agrupamento_de_anos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3603/emissao_7c2c27c0ed12b0432720e17d_memorando-156-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3605/pedido_de_informacao_covid.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3648/ponte_do_corredor_dos_goncalves_que_liga_faxinal_com_coxilha_do_fogo_-_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3656/cnh_ccs_assinada.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3662/pedidodeinformacao1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3680/hora_extra_restante_secretarias_assinada.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3715/gastos_com_ccs_assinada.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3716/fonodiologo_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3729/pontes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3733/mcmv_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3754/informacao_ccs_e_fgs.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3763/reiteracao_pi_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3782/pedido_de_informacao..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3784/plano_diretor_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3785/livro_terras_caa-guassu.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3808/ccdf.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3812/quadracristorei.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3822/processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3823/vagas_disponiveis_para_professores_no_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3838/emissao_113660b6a51777f7a40220bd_memorando-779-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3842/pedido_de_informacao_empenhos_hoteis_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3571/veto_n_1.2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cangucu.rs.leg.br/media/sapl/public/materialegislativa/2026/3667/004_2026_assinado_-_veto_plo_07.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H279"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="153.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -848,855 +3437,7524 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F19" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F21" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="D25" t="s">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="F25" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="F27" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="F28" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="F29" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="F30" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>128</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
       <c r="F31" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" t="s">
+        <v>29</v>
+      </c>
+      <c r="F33" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" t="s">
+        <v>29</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" t="s">
+        <v>29</v>
+      </c>
+      <c r="F36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" t="s">
+        <v>29</v>
+      </c>
+      <c r="F38" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" t="s">
+        <v>28</v>
+      </c>
+      <c r="E39" t="s">
+        <v>29</v>
+      </c>
+      <c r="F39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H39" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" t="s">
+        <v>29</v>
+      </c>
+      <c r="F40" t="s">
+        <v>30</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>28</v>
+      </c>
+      <c r="E41" t="s">
+        <v>29</v>
+      </c>
+      <c r="F41" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H41" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>180</v>
+      </c>
+      <c r="D42" t="s">
+        <v>28</v>
+      </c>
+      <c r="E42" t="s">
+        <v>29</v>
+      </c>
+      <c r="F42" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H42" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>184</v>
+      </c>
+      <c r="D43" t="s">
+        <v>28</v>
+      </c>
+      <c r="E43" t="s">
+        <v>29</v>
+      </c>
+      <c r="F43" t="s">
+        <v>185</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>28</v>
+      </c>
+      <c r="E44" t="s">
+        <v>29</v>
+      </c>
+      <c r="F44" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E45" t="s">
+        <v>29</v>
+      </c>
+      <c r="F45" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H45" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" t="s">
+        <v>28</v>
+      </c>
+      <c r="E46" t="s">
+        <v>29</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E47" t="s">
+        <v>29</v>
+      </c>
+      <c r="F47" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>205</v>
+      </c>
+      <c r="D48" t="s">
+        <v>28</v>
+      </c>
+      <c r="E48" t="s">
+        <v>29</v>
+      </c>
+      <c r="F48" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H48" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" t="s">
+        <v>28</v>
+      </c>
+      <c r="E49" t="s">
+        <v>29</v>
+      </c>
+      <c r="F49" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H49" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>212</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>213</v>
+      </c>
+      <c r="D50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E50" t="s">
+        <v>29</v>
+      </c>
+      <c r="F50" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" t="s">
+        <v>28</v>
+      </c>
+      <c r="E51" t="s">
+        <v>29</v>
+      </c>
+      <c r="F51" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D52" t="s">
+        <v>28</v>
+      </c>
+      <c r="E52" t="s">
+        <v>29</v>
+      </c>
+      <c r="F52" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>225</v>
+      </c>
+      <c r="D53" t="s">
+        <v>28</v>
+      </c>
+      <c r="E53" t="s">
+        <v>29</v>
+      </c>
+      <c r="F53" t="s">
+        <v>24</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H53" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>229</v>
+      </c>
+      <c r="D54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F54" t="s">
+        <v>24</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H54" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" t="s">
+        <v>28</v>
+      </c>
+      <c r="E55" t="s">
+        <v>29</v>
+      </c>
+      <c r="F55" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" t="s">
+        <v>28</v>
+      </c>
+      <c r="E56" t="s">
+        <v>29</v>
+      </c>
+      <c r="F56" t="s">
+        <v>30</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H56" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>241</v>
+      </c>
+      <c r="D57" t="s">
+        <v>28</v>
+      </c>
+      <c r="E57" t="s">
+        <v>29</v>
+      </c>
+      <c r="F57" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H57" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>244</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>245</v>
+      </c>
+      <c r="D58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E58" t="s">
+        <v>29</v>
+      </c>
+      <c r="F58" t="s">
+        <v>24</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H58" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>248</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>249</v>
+      </c>
+      <c r="D59" t="s">
+        <v>28</v>
+      </c>
+      <c r="E59" t="s">
+        <v>29</v>
+      </c>
+      <c r="F59" t="s">
+        <v>24</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H59" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>253</v>
+      </c>
+      <c r="D60" t="s">
+        <v>28</v>
+      </c>
+      <c r="E60" t="s">
+        <v>29</v>
+      </c>
+      <c r="F60" t="s">
+        <v>254</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H60" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>258</v>
+      </c>
+      <c r="D61" t="s">
+        <v>28</v>
+      </c>
+      <c r="E61" t="s">
+        <v>29</v>
+      </c>
+      <c r="F61" t="s">
+        <v>24</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H61" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>261</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>262</v>
+      </c>
+      <c r="D62" t="s">
+        <v>28</v>
+      </c>
+      <c r="E62" t="s">
+        <v>29</v>
+      </c>
+      <c r="F62" t="s">
+        <v>263</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H62" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>266</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>267</v>
+      </c>
+      <c r="D63" t="s">
+        <v>28</v>
+      </c>
+      <c r="E63" t="s">
+        <v>29</v>
+      </c>
+      <c r="F63" t="s">
+        <v>263</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H63" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>270</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>271</v>
+      </c>
+      <c r="D64" t="s">
+        <v>28</v>
+      </c>
+      <c r="E64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F64" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H64" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>274</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>275</v>
+      </c>
+      <c r="D65" t="s">
+        <v>28</v>
+      </c>
+      <c r="E65" t="s">
+        <v>29</v>
+      </c>
+      <c r="F65" t="s">
+        <v>24</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H65" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>278</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>279</v>
+      </c>
+      <c r="D66" t="s">
+        <v>28</v>
+      </c>
+      <c r="E66" t="s">
+        <v>29</v>
+      </c>
+      <c r="F66" t="s">
+        <v>24</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H66" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>282</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>283</v>
+      </c>
+      <c r="D67" t="s">
+        <v>28</v>
+      </c>
+      <c r="E67" t="s">
+        <v>29</v>
+      </c>
+      <c r="F67" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H67" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>286</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>287</v>
+      </c>
+      <c r="D68" t="s">
+        <v>28</v>
+      </c>
+      <c r="E68" t="s">
+        <v>29</v>
+      </c>
+      <c r="F68" t="s">
+        <v>24</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H68" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>290</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>291</v>
+      </c>
+      <c r="D69" t="s">
+        <v>28</v>
+      </c>
+      <c r="E69" t="s">
+        <v>29</v>
+      </c>
+      <c r="F69" t="s">
+        <v>24</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H69" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>294</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>295</v>
+      </c>
+      <c r="D70" t="s">
+        <v>28</v>
+      </c>
+      <c r="E70" t="s">
+        <v>29</v>
+      </c>
+      <c r="F70" t="s">
+        <v>254</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H70" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>298</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>299</v>
+      </c>
+      <c r="D71" t="s">
+        <v>28</v>
+      </c>
+      <c r="E71" t="s">
+        <v>29</v>
+      </c>
+      <c r="F71" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H71" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>302</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>303</v>
+      </c>
+      <c r="D72" t="s">
+        <v>28</v>
+      </c>
+      <c r="E72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F72" t="s">
+        <v>24</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H72" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>306</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>307</v>
+      </c>
+      <c r="D73" t="s">
+        <v>28</v>
+      </c>
+      <c r="E73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F73" t="s">
+        <v>24</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H73" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>310</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>311</v>
+      </c>
+      <c r="D74" t="s">
+        <v>28</v>
+      </c>
+      <c r="E74" t="s">
+        <v>29</v>
+      </c>
+      <c r="F74" t="s">
+        <v>24</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H74" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>314</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>315</v>
+      </c>
+      <c r="D75" t="s">
+        <v>28</v>
+      </c>
+      <c r="E75" t="s">
+        <v>29</v>
+      </c>
+      <c r="F75" t="s">
+        <v>316</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>319</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>320</v>
+      </c>
+      <c r="D76" t="s">
+        <v>28</v>
+      </c>
+      <c r="E76" t="s">
+        <v>29</v>
+      </c>
+      <c r="F76" t="s">
+        <v>55</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H76" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>323</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>324</v>
+      </c>
+      <c r="D77" t="s">
+        <v>28</v>
+      </c>
+      <c r="E77" t="s">
+        <v>29</v>
+      </c>
+      <c r="F77" t="s">
+        <v>325</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H77" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>328</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>329</v>
+      </c>
+      <c r="D78" t="s">
+        <v>28</v>
+      </c>
+      <c r="E78" t="s">
+        <v>29</v>
+      </c>
+      <c r="F78" t="s">
+        <v>24</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H78" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>332</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>333</v>
+      </c>
+      <c r="D79" t="s">
+        <v>28</v>
+      </c>
+      <c r="E79" t="s">
+        <v>29</v>
+      </c>
+      <c r="F79" t="s">
+        <v>24</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H79" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>337</v>
+      </c>
+      <c r="E80" t="s">
+        <v>338</v>
+      </c>
+      <c r="F80" t="s">
+        <v>30</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H80" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>341</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>23</v>
+      </c>
+      <c r="D81" t="s">
+        <v>337</v>
+      </c>
+      <c r="E81" t="s">
+        <v>338</v>
+      </c>
+      <c r="F81" t="s">
+        <v>342</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H81" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>345</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" t="s">
+        <v>337</v>
+      </c>
+      <c r="E82" t="s">
+        <v>338</v>
+      </c>
+      <c r="F82" t="s">
+        <v>346</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H82" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>349</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83" t="s">
+        <v>337</v>
+      </c>
+      <c r="E83" t="s">
+        <v>338</v>
+      </c>
+      <c r="F83" t="s">
+        <v>350</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H83" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>353</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>45</v>
+      </c>
+      <c r="D84" t="s">
+        <v>337</v>
+      </c>
+      <c r="E84" t="s">
+        <v>338</v>
+      </c>
+      <c r="F84" t="s">
+        <v>354</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H84" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>357</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85" t="s">
+        <v>337</v>
+      </c>
+      <c r="E85" t="s">
+        <v>338</v>
+      </c>
+      <c r="F85" t="s">
+        <v>358</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H85" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>361</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>54</v>
+      </c>
+      <c r="D86" t="s">
+        <v>337</v>
+      </c>
+      <c r="E86" t="s">
+        <v>338</v>
+      </c>
+      <c r="F86" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H86" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>364</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>59</v>
+      </c>
+      <c r="D87" t="s">
+        <v>337</v>
+      </c>
+      <c r="E87" t="s">
+        <v>338</v>
+      </c>
+      <c r="F87" t="s">
+        <v>263</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H87" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>367</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>63</v>
+      </c>
+      <c r="D88" t="s">
+        <v>337</v>
+      </c>
+      <c r="E88" t="s">
+        <v>338</v>
+      </c>
+      <c r="F88" t="s">
+        <v>30</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H88" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>370</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>67</v>
+      </c>
+      <c r="D89" t="s">
+        <v>337</v>
+      </c>
+      <c r="E89" t="s">
+        <v>338</v>
+      </c>
+      <c r="F89" t="s">
+        <v>30</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H89" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>373</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>71</v>
+      </c>
+      <c r="D90" t="s">
+        <v>337</v>
+      </c>
+      <c r="E90" t="s">
+        <v>338</v>
+      </c>
+      <c r="F90" t="s">
+        <v>19</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H90" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>376</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>75</v>
+      </c>
+      <c r="D91" t="s">
+        <v>337</v>
+      </c>
+      <c r="E91" t="s">
+        <v>338</v>
+      </c>
+      <c r="F91" t="s">
+        <v>350</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H91" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>379</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>79</v>
+      </c>
+      <c r="D92" t="s">
+        <v>337</v>
+      </c>
+      <c r="E92" t="s">
+        <v>338</v>
+      </c>
+      <c r="F92" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H92" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>382</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>83</v>
+      </c>
+      <c r="D93" t="s">
+        <v>337</v>
+      </c>
+      <c r="E93" t="s">
+        <v>338</v>
+      </c>
+      <c r="F93" t="s">
+        <v>383</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H93" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>386</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>87</v>
+      </c>
+      <c r="D94" t="s">
+        <v>337</v>
+      </c>
+      <c r="E94" t="s">
+        <v>338</v>
+      </c>
+      <c r="F94" t="s">
+        <v>55</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H94" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>389</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>91</v>
+      </c>
+      <c r="D95" t="s">
+        <v>337</v>
+      </c>
+      <c r="E95" t="s">
+        <v>338</v>
+      </c>
+      <c r="F95" t="s">
+        <v>55</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H95" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>392</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>95</v>
+      </c>
+      <c r="D96" t="s">
+        <v>337</v>
+      </c>
+      <c r="E96" t="s">
+        <v>338</v>
+      </c>
+      <c r="F96" t="s">
+        <v>55</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H96" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>395</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>99</v>
+      </c>
+      <c r="D97" t="s">
+        <v>337</v>
+      </c>
+      <c r="E97" t="s">
+        <v>338</v>
+      </c>
+      <c r="F97" t="s">
+        <v>55</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H97" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>398</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>103</v>
+      </c>
+      <c r="D98" t="s">
+        <v>337</v>
+      </c>
+      <c r="E98" t="s">
+        <v>338</v>
+      </c>
+      <c r="F98" t="s">
+        <v>55</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H98" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>401</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>108</v>
+      </c>
+      <c r="D99" t="s">
+        <v>337</v>
+      </c>
+      <c r="E99" t="s">
+        <v>338</v>
+      </c>
+      <c r="F99" t="s">
+        <v>55</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H99" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>112</v>
+      </c>
+      <c r="D100" t="s">
+        <v>337</v>
+      </c>
+      <c r="E100" t="s">
+        <v>338</v>
+      </c>
+      <c r="F100" t="s">
+        <v>55</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H100" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>407</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>116</v>
+      </c>
+      <c r="D101" t="s">
+        <v>337</v>
+      </c>
+      <c r="E101" t="s">
+        <v>338</v>
+      </c>
+      <c r="F101" t="s">
+        <v>55</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H101" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>410</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>120</v>
+      </c>
+      <c r="D102" t="s">
+        <v>337</v>
+      </c>
+      <c r="E102" t="s">
+        <v>338</v>
+      </c>
+      <c r="F102" t="s">
+        <v>55</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H102" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>413</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>124</v>
+      </c>
+      <c r="D103" t="s">
+        <v>337</v>
+      </c>
+      <c r="E103" t="s">
+        <v>338</v>
+      </c>
+      <c r="F103" t="s">
+        <v>55</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H103" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>416</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>128</v>
+      </c>
+      <c r="D104" t="s">
+        <v>337</v>
+      </c>
+      <c r="E104" t="s">
+        <v>338</v>
+      </c>
+      <c r="F104" t="s">
+        <v>55</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H104" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>419</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>132</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D105" t="s">
+        <v>337</v>
+      </c>
+      <c r="E105" t="s">
+        <v>338</v>
+      </c>
+      <c r="F105" t="s">
+        <v>19</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H105" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>422</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>136</v>
+      </c>
+      <c r="D106" t="s">
+        <v>337</v>
+      </c>
+      <c r="E106" t="s">
+        <v>338</v>
+      </c>
+      <c r="F106" t="s">
+        <v>350</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H106" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>425</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>140</v>
+      </c>
+      <c r="D107" t="s">
+        <v>337</v>
+      </c>
+      <c r="E107" t="s">
+        <v>338</v>
+      </c>
+      <c r="F107" t="s">
+        <v>19</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H107" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>428</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>144</v>
+      </c>
+      <c r="D108" t="s">
+        <v>337</v>
+      </c>
+      <c r="E108" t="s">
+        <v>338</v>
+      </c>
+      <c r="F108" t="s">
+        <v>19</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H108" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>431</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>148</v>
+      </c>
+      <c r="D109" t="s">
+        <v>337</v>
+      </c>
+      <c r="E109" t="s">
+        <v>338</v>
+      </c>
+      <c r="F109" t="s">
+        <v>55</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H109" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>434</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>152</v>
+      </c>
+      <c r="D110" t="s">
+        <v>337</v>
+      </c>
+      <c r="E110" t="s">
+        <v>338</v>
+      </c>
+      <c r="F110" t="s">
+        <v>50</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H110" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>437</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>156</v>
+      </c>
+      <c r="D111" t="s">
+        <v>337</v>
+      </c>
+      <c r="E111" t="s">
+        <v>338</v>
+      </c>
+      <c r="F111" t="s">
+        <v>50</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H111" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>440</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>160</v>
+      </c>
+      <c r="D112" t="s">
+        <v>337</v>
+      </c>
+      <c r="E112" t="s">
+        <v>338</v>
+      </c>
+      <c r="F112" t="s">
+        <v>263</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H112" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>443</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
         <v>10</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="D113" t="s">
+        <v>444</v>
+      </c>
+      <c r="E113" t="s">
+        <v>445</v>
+      </c>
+      <c r="F113" t="s">
+        <v>55</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H113" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>448</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>23</v>
+      </c>
+      <c r="D114" t="s">
+        <v>444</v>
+      </c>
+      <c r="E114" t="s">
+        <v>445</v>
+      </c>
+      <c r="F114" t="s">
+        <v>19</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H114" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>451</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115" t="s">
+        <v>444</v>
+      </c>
+      <c r="E115" t="s">
+        <v>445</v>
+      </c>
+      <c r="F115" t="s">
+        <v>19</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H115" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>454</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116" t="s">
+        <v>444</v>
+      </c>
+      <c r="E116" t="s">
+        <v>445</v>
+      </c>
+      <c r="F116" t="s">
+        <v>350</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H116" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>457</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>45</v>
+      </c>
+      <c r="D117" t="s">
+        <v>444</v>
+      </c>
+      <c r="E117" t="s">
+        <v>445</v>
+      </c>
+      <c r="F117" t="s">
+        <v>350</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H117" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>460</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>49</v>
+      </c>
+      <c r="D118" t="s">
+        <v>444</v>
+      </c>
+      <c r="E118" t="s">
+        <v>445</v>
+      </c>
+      <c r="F118" t="s">
+        <v>461</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H118" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>464</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>54</v>
+      </c>
+      <c r="D119" t="s">
+        <v>444</v>
+      </c>
+      <c r="E119" t="s">
+        <v>445</v>
+      </c>
+      <c r="F119" t="s">
+        <v>346</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H119" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>467</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>59</v>
+      </c>
+      <c r="D120" t="s">
+        <v>444</v>
+      </c>
+      <c r="E120" t="s">
+        <v>445</v>
+      </c>
+      <c r="F120" t="s">
+        <v>350</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H120" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>470</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>63</v>
+      </c>
+      <c r="D121" t="s">
+        <v>444</v>
+      </c>
+      <c r="E121" t="s">
+        <v>445</v>
+      </c>
+      <c r="F121" t="s">
+        <v>350</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H121" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>473</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>67</v>
+      </c>
+      <c r="D122" t="s">
+        <v>444</v>
+      </c>
+      <c r="E122" t="s">
+        <v>445</v>
+      </c>
+      <c r="F122" t="s">
+        <v>350</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H122" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>476</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
+        <v>477</v>
+      </c>
+      <c r="E123" t="s">
+        <v>478</v>
+      </c>
+      <c r="F123" t="s">
+        <v>325</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H123" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>481</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>23</v>
+      </c>
+      <c r="D124" t="s">
+        <v>477</v>
+      </c>
+      <c r="E124" t="s">
+        <v>478</v>
+      </c>
+      <c r="F124" t="s">
+        <v>358</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H124" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>484</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125" t="s">
+        <v>477</v>
+      </c>
+      <c r="E125" t="s">
+        <v>478</v>
+      </c>
+      <c r="F125" t="s">
+        <v>358</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H125" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>487</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126" t="s">
+        <v>477</v>
+      </c>
+      <c r="E126" t="s">
+        <v>478</v>
+      </c>
+      <c r="F126" t="s">
+        <v>358</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H126" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>490</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>45</v>
+      </c>
+      <c r="D127" t="s">
+        <v>477</v>
+      </c>
+      <c r="E127" t="s">
+        <v>478</v>
+      </c>
+      <c r="F127" t="s">
+        <v>325</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H127" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>493</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>49</v>
+      </c>
+      <c r="D128" t="s">
+        <v>477</v>
+      </c>
+      <c r="E128" t="s">
+        <v>478</v>
+      </c>
+      <c r="F128" t="s">
+        <v>494</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H128" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>497</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>54</v>
+      </c>
+      <c r="D129" t="s">
+        <v>477</v>
+      </c>
+      <c r="E129" t="s">
+        <v>478</v>
+      </c>
+      <c r="F129" t="s">
+        <v>494</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H129" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>500</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>59</v>
+      </c>
+      <c r="D130" t="s">
+        <v>477</v>
+      </c>
+      <c r="E130" t="s">
+        <v>478</v>
+      </c>
+      <c r="F130" t="s">
+        <v>494</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H130" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>503</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>63</v>
+      </c>
+      <c r="D131" t="s">
+        <v>477</v>
+      </c>
+      <c r="E131" t="s">
+        <v>478</v>
+      </c>
+      <c r="F131" t="s">
+        <v>494</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H131" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>506</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>67</v>
+      </c>
+      <c r="D132" t="s">
+        <v>477</v>
+      </c>
+      <c r="E132" t="s">
+        <v>478</v>
+      </c>
+      <c r="F132" t="s">
+        <v>494</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H132" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>509</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>71</v>
+      </c>
+      <c r="D133" t="s">
+        <v>477</v>
+      </c>
+      <c r="E133" t="s">
+        <v>478</v>
+      </c>
+      <c r="F133" t="s">
+        <v>494</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H133" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>512</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>75</v>
+      </c>
+      <c r="D134" t="s">
+        <v>477</v>
+      </c>
+      <c r="E134" t="s">
+        <v>478</v>
+      </c>
+      <c r="F134" t="s">
+        <v>358</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H134" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>515</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>79</v>
+      </c>
+      <c r="D135" t="s">
+        <v>477</v>
+      </c>
+      <c r="E135" t="s">
+        <v>478</v>
+      </c>
+      <c r="F135" t="s">
+        <v>50</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H135" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>518</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>83</v>
+      </c>
+      <c r="D136" t="s">
+        <v>477</v>
+      </c>
+      <c r="E136" t="s">
+        <v>478</v>
+      </c>
+      <c r="F136" t="s">
+        <v>30</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H136" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>521</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>87</v>
+      </c>
+      <c r="D137" t="s">
+        <v>477</v>
+      </c>
+      <c r="E137" t="s">
+        <v>478</v>
+      </c>
+      <c r="F137" t="s">
+        <v>30</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H137" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>524</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>91</v>
+      </c>
+      <c r="D138" t="s">
+        <v>477</v>
+      </c>
+      <c r="E138" t="s">
+        <v>478</v>
+      </c>
+      <c r="F138" t="s">
+        <v>525</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H138" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>528</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>95</v>
+      </c>
+      <c r="D139" t="s">
+        <v>477</v>
+      </c>
+      <c r="E139" t="s">
+        <v>478</v>
+      </c>
+      <c r="F139" t="s">
+        <v>30</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H139" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>531</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>99</v>
+      </c>
+      <c r="D140" t="s">
+        <v>477</v>
+      </c>
+      <c r="E140" t="s">
+        <v>478</v>
+      </c>
+      <c r="F140" t="s">
+        <v>494</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H140" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>534</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>103</v>
+      </c>
+      <c r="D141" t="s">
+        <v>477</v>
+      </c>
+      <c r="E141" t="s">
+        <v>478</v>
+      </c>
+      <c r="F141" t="s">
+        <v>30</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H141" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>537</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>108</v>
+      </c>
+      <c r="D142" t="s">
+        <v>477</v>
+      </c>
+      <c r="E142" t="s">
+        <v>478</v>
+      </c>
+      <c r="F142" t="s">
+        <v>325</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H142" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>540</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>112</v>
+      </c>
+      <c r="D143" t="s">
+        <v>477</v>
+      </c>
+      <c r="E143" t="s">
+        <v>478</v>
+      </c>
+      <c r="F143" t="s">
+        <v>525</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H143" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>543</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>116</v>
+      </c>
+      <c r="D144" t="s">
+        <v>477</v>
+      </c>
+      <c r="E144" t="s">
+        <v>478</v>
+      </c>
+      <c r="F144" t="s">
+        <v>525</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H144" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>546</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>120</v>
+      </c>
+      <c r="D145" t="s">
+        <v>477</v>
+      </c>
+      <c r="E145" t="s">
+        <v>478</v>
+      </c>
+      <c r="F145" t="s">
+        <v>525</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H145" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>549</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>124</v>
+      </c>
+      <c r="D146" t="s">
+        <v>477</v>
+      </c>
+      <c r="E146" t="s">
+        <v>478</v>
+      </c>
+      <c r="F146" t="s">
+        <v>525</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H146" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>552</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>128</v>
+      </c>
+      <c r="D147" t="s">
+        <v>477</v>
+      </c>
+      <c r="E147" t="s">
+        <v>478</v>
+      </c>
+      <c r="F147" t="s">
+        <v>525</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H147" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>555</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>132</v>
+      </c>
+      <c r="D148" t="s">
+        <v>477</v>
+      </c>
+      <c r="E148" t="s">
+        <v>478</v>
+      </c>
+      <c r="F148" t="s">
+        <v>50</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H148" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>558</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
         <v>136</v>
+      </c>
+      <c r="D149" t="s">
+        <v>477</v>
+      </c>
+      <c r="E149" t="s">
+        <v>478</v>
+      </c>
+      <c r="F149" t="s">
+        <v>358</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H149" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>561</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>140</v>
+      </c>
+      <c r="D150" t="s">
+        <v>477</v>
+      </c>
+      <c r="E150" t="s">
+        <v>478</v>
+      </c>
+      <c r="F150" t="s">
+        <v>383</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H150" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>564</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>144</v>
+      </c>
+      <c r="D151" t="s">
+        <v>477</v>
+      </c>
+      <c r="E151" t="s">
+        <v>478</v>
+      </c>
+      <c r="F151" t="s">
+        <v>30</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H151" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>567</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>148</v>
+      </c>
+      <c r="D152" t="s">
+        <v>477</v>
+      </c>
+      <c r="E152" t="s">
+        <v>478</v>
+      </c>
+      <c r="F152" t="s">
+        <v>383</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H152" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>570</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>152</v>
+      </c>
+      <c r="D153" t="s">
+        <v>477</v>
+      </c>
+      <c r="E153" t="s">
+        <v>478</v>
+      </c>
+      <c r="F153" t="s">
+        <v>383</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H153" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>573</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>156</v>
+      </c>
+      <c r="D154" t="s">
+        <v>477</v>
+      </c>
+      <c r="E154" t="s">
+        <v>478</v>
+      </c>
+      <c r="F154" t="s">
+        <v>383</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H154" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>576</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>160</v>
+      </c>
+      <c r="D155" t="s">
+        <v>477</v>
+      </c>
+      <c r="E155" t="s">
+        <v>478</v>
+      </c>
+      <c r="F155" t="s">
+        <v>494</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H155" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>579</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>164</v>
+      </c>
+      <c r="D156" t="s">
+        <v>477</v>
+      </c>
+      <c r="E156" t="s">
+        <v>478</v>
+      </c>
+      <c r="F156" t="s">
+        <v>325</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H156" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>582</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>168</v>
+      </c>
+      <c r="D157" t="s">
+        <v>477</v>
+      </c>
+      <c r="E157" t="s">
+        <v>478</v>
+      </c>
+      <c r="F157" t="s">
+        <v>494</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H157" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>585</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>172</v>
+      </c>
+      <c r="D158" t="s">
+        <v>477</v>
+      </c>
+      <c r="E158" t="s">
+        <v>478</v>
+      </c>
+      <c r="F158" t="s">
+        <v>494</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H158" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>588</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>176</v>
+      </c>
+      <c r="D159" t="s">
+        <v>477</v>
+      </c>
+      <c r="E159" t="s">
+        <v>478</v>
+      </c>
+      <c r="F159" t="s">
+        <v>494</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H159" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>591</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>180</v>
+      </c>
+      <c r="D160" t="s">
+        <v>477</v>
+      </c>
+      <c r="E160" t="s">
+        <v>478</v>
+      </c>
+      <c r="F160" t="s">
+        <v>494</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H160" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>594</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>184</v>
+      </c>
+      <c r="D161" t="s">
+        <v>477</v>
+      </c>
+      <c r="E161" t="s">
+        <v>478</v>
+      </c>
+      <c r="F161" t="s">
+        <v>30</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H161" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>597</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>189</v>
+      </c>
+      <c r="D162" t="s">
+        <v>477</v>
+      </c>
+      <c r="E162" t="s">
+        <v>478</v>
+      </c>
+      <c r="F162" t="s">
+        <v>383</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H162" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>600</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>193</v>
+      </c>
+      <c r="D163" t="s">
+        <v>477</v>
+      </c>
+      <c r="E163" t="s">
+        <v>478</v>
+      </c>
+      <c r="F163" t="s">
+        <v>383</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H163" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>603</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>197</v>
+      </c>
+      <c r="D164" t="s">
+        <v>477</v>
+      </c>
+      <c r="E164" t="s">
+        <v>478</v>
+      </c>
+      <c r="F164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H164" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>606</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>201</v>
+      </c>
+      <c r="D165" t="s">
+        <v>477</v>
+      </c>
+      <c r="E165" t="s">
+        <v>478</v>
+      </c>
+      <c r="F165" t="s">
+        <v>525</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H165" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>609</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>205</v>
+      </c>
+      <c r="D166" t="s">
+        <v>477</v>
+      </c>
+      <c r="E166" t="s">
+        <v>478</v>
+      </c>
+      <c r="F166" t="s">
+        <v>30</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H166" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>612</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>209</v>
+      </c>
+      <c r="D167" t="s">
+        <v>477</v>
+      </c>
+      <c r="E167" t="s">
+        <v>478</v>
+      </c>
+      <c r="F167" t="s">
+        <v>30</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H167" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>615</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>213</v>
+      </c>
+      <c r="D168" t="s">
+        <v>477</v>
+      </c>
+      <c r="E168" t="s">
+        <v>478</v>
+      </c>
+      <c r="F168" t="s">
+        <v>325</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H168" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>618</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>217</v>
+      </c>
+      <c r="D169" t="s">
+        <v>477</v>
+      </c>
+      <c r="E169" t="s">
+        <v>478</v>
+      </c>
+      <c r="F169" t="s">
+        <v>30</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H169" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>621</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>221</v>
+      </c>
+      <c r="D170" t="s">
+        <v>477</v>
+      </c>
+      <c r="E170" t="s">
+        <v>478</v>
+      </c>
+      <c r="F170" t="s">
+        <v>325</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H170" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>624</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>225</v>
+      </c>
+      <c r="D171" t="s">
+        <v>477</v>
+      </c>
+      <c r="E171" t="s">
+        <v>478</v>
+      </c>
+      <c r="F171" t="s">
+        <v>325</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H171" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>627</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>229</v>
+      </c>
+      <c r="D172" t="s">
+        <v>477</v>
+      </c>
+      <c r="E172" t="s">
+        <v>478</v>
+      </c>
+      <c r="F172" t="s">
+        <v>325</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H172" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>630</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>233</v>
+      </c>
+      <c r="D173" t="s">
+        <v>477</v>
+      </c>
+      <c r="E173" t="s">
+        <v>478</v>
+      </c>
+      <c r="F173" t="s">
+        <v>325</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H173" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>633</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>237</v>
+      </c>
+      <c r="D174" t="s">
+        <v>477</v>
+      </c>
+      <c r="E174" t="s">
+        <v>478</v>
+      </c>
+      <c r="F174" t="s">
+        <v>325</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H174" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>636</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>241</v>
+      </c>
+      <c r="D175" t="s">
+        <v>477</v>
+      </c>
+      <c r="E175" t="s">
+        <v>478</v>
+      </c>
+      <c r="F175" t="s">
+        <v>30</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H175" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>639</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>245</v>
+      </c>
+      <c r="D176" t="s">
+        <v>477</v>
+      </c>
+      <c r="E176" t="s">
+        <v>478</v>
+      </c>
+      <c r="F176" t="s">
+        <v>30</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H176" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>642</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>249</v>
+      </c>
+      <c r="D177" t="s">
+        <v>477</v>
+      </c>
+      <c r="E177" t="s">
+        <v>478</v>
+      </c>
+      <c r="F177" t="s">
+        <v>50</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H177" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>645</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>253</v>
+      </c>
+      <c r="D178" t="s">
+        <v>477</v>
+      </c>
+      <c r="E178" t="s">
+        <v>478</v>
+      </c>
+      <c r="F178" t="s">
+        <v>50</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H178" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>648</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>258</v>
+      </c>
+      <c r="D179" t="s">
+        <v>477</v>
+      </c>
+      <c r="E179" t="s">
+        <v>478</v>
+      </c>
+      <c r="F179" t="s">
+        <v>525</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H179" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>651</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>262</v>
+      </c>
+      <c r="D180" t="s">
+        <v>477</v>
+      </c>
+      <c r="E180" t="s">
+        <v>478</v>
+      </c>
+      <c r="F180" t="s">
+        <v>358</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H180" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>654</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>267</v>
+      </c>
+      <c r="D181" t="s">
+        <v>477</v>
+      </c>
+      <c r="E181" t="s">
+        <v>478</v>
+      </c>
+      <c r="F181" t="s">
+        <v>383</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H181" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>657</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>271</v>
+      </c>
+      <c r="D182" t="s">
+        <v>477</v>
+      </c>
+      <c r="E182" t="s">
+        <v>478</v>
+      </c>
+      <c r="F182" t="s">
+        <v>383</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H182" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>660</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>275</v>
+      </c>
+      <c r="D183" t="s">
+        <v>477</v>
+      </c>
+      <c r="E183" t="s">
+        <v>478</v>
+      </c>
+      <c r="F183" t="s">
+        <v>30</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H183" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>663</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>279</v>
+      </c>
+      <c r="D184" t="s">
+        <v>477</v>
+      </c>
+      <c r="E184" t="s">
+        <v>478</v>
+      </c>
+      <c r="F184" t="s">
+        <v>383</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H184" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>666</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>283</v>
+      </c>
+      <c r="D185" t="s">
+        <v>477</v>
+      </c>
+      <c r="E185" t="s">
+        <v>478</v>
+      </c>
+      <c r="F185" t="s">
+        <v>358</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H185" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>669</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>287</v>
+      </c>
+      <c r="D186" t="s">
+        <v>477</v>
+      </c>
+      <c r="E186" t="s">
+        <v>478</v>
+      </c>
+      <c r="F186" t="s">
+        <v>358</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H186" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>672</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>291</v>
+      </c>
+      <c r="D187" t="s">
+        <v>477</v>
+      </c>
+      <c r="E187" t="s">
+        <v>478</v>
+      </c>
+      <c r="F187" t="s">
+        <v>494</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H187" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>675</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>295</v>
+      </c>
+      <c r="D188" t="s">
+        <v>477</v>
+      </c>
+      <c r="E188" t="s">
+        <v>478</v>
+      </c>
+      <c r="F188" t="s">
+        <v>525</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H188" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>678</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>299</v>
+      </c>
+      <c r="D189" t="s">
+        <v>477</v>
+      </c>
+      <c r="E189" t="s">
+        <v>478</v>
+      </c>
+      <c r="F189" t="s">
+        <v>358</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H189" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>681</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>303</v>
+      </c>
+      <c r="D190" t="s">
+        <v>477</v>
+      </c>
+      <c r="E190" t="s">
+        <v>478</v>
+      </c>
+      <c r="F190" t="s">
+        <v>358</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H190" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>684</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>307</v>
+      </c>
+      <c r="D191" t="s">
+        <v>477</v>
+      </c>
+      <c r="E191" t="s">
+        <v>478</v>
+      </c>
+      <c r="F191" t="s">
+        <v>358</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H191" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>687</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>311</v>
+      </c>
+      <c r="D192" t="s">
+        <v>477</v>
+      </c>
+      <c r="E192" t="s">
+        <v>478</v>
+      </c>
+      <c r="F192" t="s">
+        <v>325</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H192" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>690</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>315</v>
+      </c>
+      <c r="D193" t="s">
+        <v>477</v>
+      </c>
+      <c r="E193" t="s">
+        <v>478</v>
+      </c>
+      <c r="F193" t="s">
+        <v>30</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H193" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>693</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>320</v>
+      </c>
+      <c r="D194" t="s">
+        <v>477</v>
+      </c>
+      <c r="E194" t="s">
+        <v>478</v>
+      </c>
+      <c r="F194" t="s">
+        <v>30</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H194" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>696</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>324</v>
+      </c>
+      <c r="D195" t="s">
+        <v>477</v>
+      </c>
+      <c r="E195" t="s">
+        <v>478</v>
+      </c>
+      <c r="F195" t="s">
+        <v>30</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H195" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>699</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>329</v>
+      </c>
+      <c r="D196" t="s">
+        <v>477</v>
+      </c>
+      <c r="E196" t="s">
+        <v>478</v>
+      </c>
+      <c r="F196" t="s">
+        <v>30</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H196" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>702</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>333</v>
+      </c>
+      <c r="D197" t="s">
+        <v>477</v>
+      </c>
+      <c r="E197" t="s">
+        <v>478</v>
+      </c>
+      <c r="F197" t="s">
+        <v>30</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H197" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>705</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>706</v>
+      </c>
+      <c r="D198" t="s">
+        <v>477</v>
+      </c>
+      <c r="E198" t="s">
+        <v>478</v>
+      </c>
+      <c r="F198" t="s">
+        <v>525</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H198" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>709</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>710</v>
+      </c>
+      <c r="D199" t="s">
+        <v>477</v>
+      </c>
+      <c r="E199" t="s">
+        <v>478</v>
+      </c>
+      <c r="F199" t="s">
+        <v>358</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H199" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>713</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>714</v>
+      </c>
+      <c r="D200" t="s">
+        <v>477</v>
+      </c>
+      <c r="E200" t="s">
+        <v>478</v>
+      </c>
+      <c r="F200" t="s">
+        <v>358</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H200" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>717</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>718</v>
+      </c>
+      <c r="D201" t="s">
+        <v>477</v>
+      </c>
+      <c r="E201" t="s">
+        <v>478</v>
+      </c>
+      <c r="F201" t="s">
+        <v>30</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H201" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>721</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>722</v>
+      </c>
+      <c r="D202" t="s">
+        <v>477</v>
+      </c>
+      <c r="E202" t="s">
+        <v>478</v>
+      </c>
+      <c r="F202" t="s">
+        <v>30</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H202" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>725</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>726</v>
+      </c>
+      <c r="D203" t="s">
+        <v>477</v>
+      </c>
+      <c r="E203" t="s">
+        <v>478</v>
+      </c>
+      <c r="F203" t="s">
+        <v>358</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H203" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>729</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>730</v>
+      </c>
+      <c r="D204" t="s">
+        <v>477</v>
+      </c>
+      <c r="E204" t="s">
+        <v>478</v>
+      </c>
+      <c r="F204" t="s">
+        <v>358</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H204" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>733</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>734</v>
+      </c>
+      <c r="D205" t="s">
+        <v>477</v>
+      </c>
+      <c r="E205" t="s">
+        <v>478</v>
+      </c>
+      <c r="F205" t="s">
+        <v>358</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H205" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>737</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>738</v>
+      </c>
+      <c r="D206" t="s">
+        <v>477</v>
+      </c>
+      <c r="E206" t="s">
+        <v>478</v>
+      </c>
+      <c r="F206" t="s">
+        <v>30</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H206" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>741</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>742</v>
+      </c>
+      <c r="D207" t="s">
+        <v>477</v>
+      </c>
+      <c r="E207" t="s">
+        <v>478</v>
+      </c>
+      <c r="F207" t="s">
+        <v>30</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H207" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>745</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>746</v>
+      </c>
+      <c r="D208" t="s">
+        <v>477</v>
+      </c>
+      <c r="E208" t="s">
+        <v>478</v>
+      </c>
+      <c r="F208" t="s">
+        <v>494</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H208" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>749</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>750</v>
+      </c>
+      <c r="D209" t="s">
+        <v>477</v>
+      </c>
+      <c r="E209" t="s">
+        <v>478</v>
+      </c>
+      <c r="F209" t="s">
+        <v>525</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H209" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>753</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>754</v>
+      </c>
+      <c r="D210" t="s">
+        <v>477</v>
+      </c>
+      <c r="E210" t="s">
+        <v>478</v>
+      </c>
+      <c r="F210" t="s">
+        <v>525</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H210" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>757</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>758</v>
+      </c>
+      <c r="D211" t="s">
+        <v>477</v>
+      </c>
+      <c r="E211" t="s">
+        <v>478</v>
+      </c>
+      <c r="F211" t="s">
+        <v>525</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H211" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>761</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>762</v>
+      </c>
+      <c r="D212" t="s">
+        <v>477</v>
+      </c>
+      <c r="E212" t="s">
+        <v>478</v>
+      </c>
+      <c r="F212" t="s">
+        <v>30</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H212" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>765</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>766</v>
+      </c>
+      <c r="D213" t="s">
+        <v>477</v>
+      </c>
+      <c r="E213" t="s">
+        <v>478</v>
+      </c>
+      <c r="F213" t="s">
+        <v>30</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H213" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>769</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>770</v>
+      </c>
+      <c r="D214" t="s">
+        <v>477</v>
+      </c>
+      <c r="E214" t="s">
+        <v>478</v>
+      </c>
+      <c r="F214" t="s">
+        <v>30</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H214" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>773</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>774</v>
+      </c>
+      <c r="D215" t="s">
+        <v>477</v>
+      </c>
+      <c r="E215" t="s">
+        <v>478</v>
+      </c>
+      <c r="F215" t="s">
+        <v>30</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H215" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>777</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>778</v>
+      </c>
+      <c r="D216" t="s">
+        <v>477</v>
+      </c>
+      <c r="E216" t="s">
+        <v>478</v>
+      </c>
+      <c r="F216" t="s">
+        <v>30</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H216" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>781</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>782</v>
+      </c>
+      <c r="D217" t="s">
+        <v>477</v>
+      </c>
+      <c r="E217" t="s">
+        <v>478</v>
+      </c>
+      <c r="F217" t="s">
+        <v>30</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H217" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>785</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>786</v>
+      </c>
+      <c r="D218" t="s">
+        <v>477</v>
+      </c>
+      <c r="E218" t="s">
+        <v>478</v>
+      </c>
+      <c r="F218" t="s">
+        <v>325</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H218" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>789</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>790</v>
+      </c>
+      <c r="D219" t="s">
+        <v>477</v>
+      </c>
+      <c r="E219" t="s">
+        <v>478</v>
+      </c>
+      <c r="F219" t="s">
+        <v>30</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H219" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>793</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>794</v>
+      </c>
+      <c r="D220" t="s">
+        <v>477</v>
+      </c>
+      <c r="E220" t="s">
+        <v>478</v>
+      </c>
+      <c r="F220" t="s">
+        <v>30</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H220" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>797</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>798</v>
+      </c>
+      <c r="D221" t="s">
+        <v>477</v>
+      </c>
+      <c r="E221" t="s">
+        <v>478</v>
+      </c>
+      <c r="F221" t="s">
+        <v>325</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H221" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>801</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>802</v>
+      </c>
+      <c r="D222" t="s">
+        <v>477</v>
+      </c>
+      <c r="E222" t="s">
+        <v>478</v>
+      </c>
+      <c r="F222" t="s">
+        <v>325</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H222" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>805</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>806</v>
+      </c>
+      <c r="D223" t="s">
+        <v>477</v>
+      </c>
+      <c r="E223" t="s">
+        <v>478</v>
+      </c>
+      <c r="F223" t="s">
+        <v>325</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H223" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>809</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>810</v>
+      </c>
+      <c r="D224" t="s">
+        <v>477</v>
+      </c>
+      <c r="E224" t="s">
+        <v>478</v>
+      </c>
+      <c r="F224" t="s">
+        <v>30</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H224" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>813</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>814</v>
+      </c>
+      <c r="D225" t="s">
+        <v>477</v>
+      </c>
+      <c r="E225" t="s">
+        <v>478</v>
+      </c>
+      <c r="F225" t="s">
+        <v>30</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H225" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>817</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>818</v>
+      </c>
+      <c r="D226" t="s">
+        <v>477</v>
+      </c>
+      <c r="E226" t="s">
+        <v>478</v>
+      </c>
+      <c r="F226" t="s">
+        <v>30</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H226" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>821</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>822</v>
+      </c>
+      <c r="D227" t="s">
+        <v>477</v>
+      </c>
+      <c r="E227" t="s">
+        <v>478</v>
+      </c>
+      <c r="F227" t="s">
+        <v>30</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H227" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>825</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>10</v>
+      </c>
+      <c r="D228" t="s">
+        <v>0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>826</v>
+      </c>
+      <c r="F228" t="s">
+        <v>383</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H228" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>829</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>23</v>
+      </c>
+      <c r="D229" t="s">
+        <v>0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>826</v>
+      </c>
+      <c r="F229" t="s">
+        <v>383</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H229" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>832</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>37</v>
+      </c>
+      <c r="D230" t="s">
+        <v>0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>826</v>
+      </c>
+      <c r="F230" t="s">
+        <v>19</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H230" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>835</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>41</v>
+      </c>
+      <c r="D231" t="s">
+        <v>0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>826</v>
+      </c>
+      <c r="F231" t="s">
+        <v>358</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H231" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>838</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>45</v>
+      </c>
+      <c r="D232" t="s">
+        <v>0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>826</v>
+      </c>
+      <c r="F232" t="s">
+        <v>30</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H232" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>841</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>49</v>
+      </c>
+      <c r="D233" t="s">
+        <v>0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>826</v>
+      </c>
+      <c r="F233" t="s">
+        <v>383</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H233" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>844</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>54</v>
+      </c>
+      <c r="D234" t="s">
+        <v>0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>826</v>
+      </c>
+      <c r="F234" t="s">
+        <v>30</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H234" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>847</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>59</v>
+      </c>
+      <c r="D235" t="s">
+        <v>0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>826</v>
+      </c>
+      <c r="F235" t="s">
+        <v>350</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H235" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>850</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>63</v>
+      </c>
+      <c r="D236" t="s">
+        <v>0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>826</v>
+      </c>
+      <c r="F236" t="s">
+        <v>55</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H236" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>853</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>67</v>
+      </c>
+      <c r="D237" t="s">
+        <v>0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>826</v>
+      </c>
+      <c r="F237" t="s">
+        <v>19</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H237" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>856</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>71</v>
+      </c>
+      <c r="D238" t="s">
+        <v>0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>826</v>
+      </c>
+      <c r="F238" t="s">
+        <v>525</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H238" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>859</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>75</v>
+      </c>
+      <c r="D239" t="s">
+        <v>0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>826</v>
+      </c>
+      <c r="F239" t="s">
+        <v>860</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H239" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>863</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" t="s">
+        <v>864</v>
+      </c>
+      <c r="E240" t="s">
+        <v>865</v>
+      </c>
+      <c r="F240" t="s">
+        <v>358</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H240" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>868</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>23</v>
+      </c>
+      <c r="D241" t="s">
+        <v>864</v>
+      </c>
+      <c r="E241" t="s">
+        <v>865</v>
+      </c>
+      <c r="F241" t="s">
+        <v>55</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H241" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>871</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>37</v>
+      </c>
+      <c r="D242" t="s">
+        <v>864</v>
+      </c>
+      <c r="E242" t="s">
+        <v>865</v>
+      </c>
+      <c r="F242" t="s">
+        <v>325</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H242" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>874</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>41</v>
+      </c>
+      <c r="D243" t="s">
+        <v>864</v>
+      </c>
+      <c r="E243" t="s">
+        <v>865</v>
+      </c>
+      <c r="F243" t="s">
+        <v>350</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H243" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>877</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>45</v>
+      </c>
+      <c r="D244" t="s">
+        <v>864</v>
+      </c>
+      <c r="E244" t="s">
+        <v>865</v>
+      </c>
+      <c r="F244" t="s">
+        <v>104</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H244" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>880</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>49</v>
+      </c>
+      <c r="D245" t="s">
+        <v>864</v>
+      </c>
+      <c r="E245" t="s">
+        <v>865</v>
+      </c>
+      <c r="F245" t="s">
+        <v>55</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H245" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>883</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>54</v>
+      </c>
+      <c r="D246" t="s">
+        <v>864</v>
+      </c>
+      <c r="E246" t="s">
+        <v>865</v>
+      </c>
+      <c r="F246" t="s">
+        <v>55</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H246" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>886</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>10</v>
+      </c>
+      <c r="D247" t="s">
+        <v>887</v>
+      </c>
+      <c r="E247" t="s">
+        <v>888</v>
+      </c>
+      <c r="F247" t="s">
+        <v>889</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H247" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>892</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>10</v>
+      </c>
+      <c r="D248" t="s">
+        <v>893</v>
+      </c>
+      <c r="E248" t="s">
+        <v>894</v>
+      </c>
+      <c r="F248" t="s">
+        <v>525</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H248" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>897</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>23</v>
+      </c>
+      <c r="D249" t="s">
+        <v>893</v>
+      </c>
+      <c r="E249" t="s">
+        <v>894</v>
+      </c>
+      <c r="F249" t="s">
+        <v>898</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H249" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>901</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>37</v>
+      </c>
+      <c r="D250" t="s">
+        <v>893</v>
+      </c>
+      <c r="E250" t="s">
+        <v>894</v>
+      </c>
+      <c r="F250" t="s">
+        <v>898</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H250" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>904</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>41</v>
+      </c>
+      <c r="D251" t="s">
+        <v>893</v>
+      </c>
+      <c r="E251" t="s">
+        <v>894</v>
+      </c>
+      <c r="F251" t="s">
+        <v>55</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H251" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>907</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>45</v>
+      </c>
+      <c r="D252" t="s">
+        <v>893</v>
+      </c>
+      <c r="E252" t="s">
+        <v>894</v>
+      </c>
+      <c r="F252" t="s">
+        <v>358</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H252" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>910</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>49</v>
+      </c>
+      <c r="D253" t="s">
+        <v>893</v>
+      </c>
+      <c r="E253" t="s">
+        <v>894</v>
+      </c>
+      <c r="F253" t="s">
+        <v>383</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H253" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>913</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>54</v>
+      </c>
+      <c r="D254" t="s">
+        <v>893</v>
+      </c>
+      <c r="E254" t="s">
+        <v>894</v>
+      </c>
+      <c r="F254" t="s">
+        <v>19</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H254" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>916</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>10</v>
+      </c>
+      <c r="D255" t="s">
+        <v>917</v>
+      </c>
+      <c r="E255" t="s">
+        <v>918</v>
+      </c>
+      <c r="F255" t="s">
+        <v>358</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H255" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>921</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>23</v>
+      </c>
+      <c r="D256" t="s">
+        <v>917</v>
+      </c>
+      <c r="E256" t="s">
+        <v>918</v>
+      </c>
+      <c r="F256" t="s">
+        <v>525</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H256" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>924</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>37</v>
+      </c>
+      <c r="D257" t="s">
+        <v>917</v>
+      </c>
+      <c r="E257" t="s">
+        <v>918</v>
+      </c>
+      <c r="F257" t="s">
+        <v>19</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H257" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>927</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>41</v>
+      </c>
+      <c r="D258" t="s">
+        <v>917</v>
+      </c>
+      <c r="E258" t="s">
+        <v>918</v>
+      </c>
+      <c r="F258" t="s">
+        <v>383</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H258" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>930</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>45</v>
+      </c>
+      <c r="D259" t="s">
+        <v>917</v>
+      </c>
+      <c r="E259" t="s">
+        <v>918</v>
+      </c>
+      <c r="F259" t="s">
+        <v>30</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H259" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>933</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>49</v>
+      </c>
+      <c r="D260" t="s">
+        <v>917</v>
+      </c>
+      <c r="E260" t="s">
+        <v>918</v>
+      </c>
+      <c r="F260" t="s">
+        <v>358</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H260" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>936</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>54</v>
+      </c>
+      <c r="D261" t="s">
+        <v>917</v>
+      </c>
+      <c r="E261" t="s">
+        <v>918</v>
+      </c>
+      <c r="F261" t="s">
+        <v>325</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H261" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>939</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>59</v>
+      </c>
+      <c r="D262" t="s">
+        <v>917</v>
+      </c>
+      <c r="E262" t="s">
+        <v>918</v>
+      </c>
+      <c r="F262" t="s">
+        <v>358</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H262" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>942</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>63</v>
+      </c>
+      <c r="D263" t="s">
+        <v>917</v>
+      </c>
+      <c r="E263" t="s">
+        <v>918</v>
+      </c>
+      <c r="F263" t="s">
+        <v>358</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H263" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>945</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>67</v>
+      </c>
+      <c r="D264" t="s">
+        <v>917</v>
+      </c>
+      <c r="E264" t="s">
+        <v>918</v>
+      </c>
+      <c r="F264" t="s">
+        <v>383</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H264" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>948</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>71</v>
+      </c>
+      <c r="D265" t="s">
+        <v>917</v>
+      </c>
+      <c r="E265" t="s">
+        <v>918</v>
+      </c>
+      <c r="F265" t="s">
+        <v>525</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H265" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>951</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>75</v>
+      </c>
+      <c r="D266" t="s">
+        <v>917</v>
+      </c>
+      <c r="E266" t="s">
+        <v>918</v>
+      </c>
+      <c r="F266" t="s">
+        <v>383</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H266" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>954</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>79</v>
+      </c>
+      <c r="D267" t="s">
+        <v>917</v>
+      </c>
+      <c r="E267" t="s">
+        <v>918</v>
+      </c>
+      <c r="F267" t="s">
+        <v>525</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H267" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>957</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>83</v>
+      </c>
+      <c r="D268" t="s">
+        <v>917</v>
+      </c>
+      <c r="E268" t="s">
+        <v>918</v>
+      </c>
+      <c r="F268" t="s">
+        <v>358</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H268" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>960</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>87</v>
+      </c>
+      <c r="D269" t="s">
+        <v>917</v>
+      </c>
+      <c r="E269" t="s">
+        <v>918</v>
+      </c>
+      <c r="F269" t="s">
+        <v>383</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H269" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>963</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>91</v>
+      </c>
+      <c r="D270" t="s">
+        <v>917</v>
+      </c>
+      <c r="E270" t="s">
+        <v>918</v>
+      </c>
+      <c r="F270" t="s">
+        <v>30</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H270" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>966</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>95</v>
+      </c>
+      <c r="D271" t="s">
+        <v>917</v>
+      </c>
+      <c r="E271" t="s">
+        <v>918</v>
+      </c>
+      <c r="F271" t="s">
+        <v>30</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H271" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>969</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>99</v>
+      </c>
+      <c r="D272" t="s">
+        <v>917</v>
+      </c>
+      <c r="E272" t="s">
+        <v>918</v>
+      </c>
+      <c r="F272" t="s">
+        <v>325</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H272" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>972</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>103</v>
+      </c>
+      <c r="D273" t="s">
+        <v>917</v>
+      </c>
+      <c r="E273" t="s">
+        <v>918</v>
+      </c>
+      <c r="F273" t="s">
+        <v>325</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H273" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>975</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>108</v>
+      </c>
+      <c r="D274" t="s">
+        <v>917</v>
+      </c>
+      <c r="E274" t="s">
+        <v>918</v>
+      </c>
+      <c r="F274" t="s">
+        <v>30</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H274" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>978</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>112</v>
+      </c>
+      <c r="D275" t="s">
+        <v>917</v>
+      </c>
+      <c r="E275" t="s">
+        <v>918</v>
+      </c>
+      <c r="F275" t="s">
+        <v>30</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H275" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>981</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>116</v>
+      </c>
+      <c r="D276" t="s">
+        <v>917</v>
+      </c>
+      <c r="E276" t="s">
+        <v>918</v>
+      </c>
+      <c r="F276" t="s">
+        <v>358</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H276" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>984</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>120</v>
+      </c>
+      <c r="D277" t="s">
+        <v>917</v>
+      </c>
+      <c r="E277" t="s">
+        <v>918</v>
+      </c>
+      <c r="F277" t="s">
+        <v>358</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H277" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>987</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>10</v>
+      </c>
+      <c r="D278" t="s">
+        <v>988</v>
+      </c>
+      <c r="E278" t="s">
+        <v>989</v>
+      </c>
+      <c r="F278" t="s">
+        <v>24</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H278" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>992</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>23</v>
+      </c>
+      <c r="D279" t="s">
+        <v>988</v>
+      </c>
+      <c r="E279" t="s">
+        <v>989</v>
+      </c>
+      <c r="F279" t="s">
+        <v>24</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H279" t="s">
+        <v>994</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>